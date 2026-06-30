--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,160 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 December 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Technical assistance and capacity building for establishment of enquiry points, including design, drafting of legislative changes and necessary regulation, standard operating procedures (SOP), etc., as well as training for HR.
 •	Hardware/Software related assistance to align with international best practices.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>•	Technical assistance and capacity building for ensuring opportunity to comment and availability of information before entry into force including design, drafting of legislative changes and necessary regulations, SOP, etc., as well as training for HR.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>•	Technical assistance and capacity building for ensuring consultations including design, drafting of legislative changes and necessary regulations, SOP, etc. as well as training for HR.</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>•	Technical assistance and capacity building for advance rulings implementation including design, drafting of legislative changes and necessary regulations, SOP etc., as well as training for HR.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>22 December 2021</t>
   </si>
   <si>
     <t>•	Technical assistance and capacity building for notifications for enhanced controls or inspections including design, drafting of legislative changes and necessary regulations, SOP, etc., as well as training for HR.</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>•	Technical assistance and capacity building on electronic payment systems including design, drafting of legislative changes and necessary regulation, SOP, etc., as well as training for HR, Hardware/Software related assistance to align with international best practices.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>•	Technical assistance and capacity building for authorized operator schemes including design, drafting of legislative changes and necessary regulation, SOP, etc. as well as training for HR.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 December 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Technical assistance and capacity building for implementation of Single Window including design, drafting of legislative changes and necessary regulation, SOP, etc. as well as training for HR.
 •	Hardware/Software related assistance to align with international best practices.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -524,276 +503,276 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>2.1</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2.2</v>
       </c>
       <c r="B4">
         <v>2.2</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>23</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>26</v>
+      <c r="B6">
+        <v>5.1</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>32</v>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>35</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">