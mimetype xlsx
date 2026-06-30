--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,267 +12,237 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2019</t>
   </si>
   <si>
     <t>31 December 2029</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Australia, New Zealand</t>
   </si>
   <si>
     <t>Support to amalgamate all information into a trade portal for purpose of complying with Article 1 sub articles 2.1 and 2.3.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>Support to establish a consultation mechanism and provide with legal basis e.g. legislation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>Customs need establishment of the Legal Framework and need Capacity Building for staffs.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>Customs Discussed and agreed to C as there is no procedures set in place for that requirement.</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>22 February 2018</t>
   </si>
   <si>
-    <t>WCO, Australia, New Zealand</t>
+    <t>Australia, New Zealand, WCO</t>
   </si>
   <si>
     <t>Legal/Policy:
 • Technical assistance to develop a mechanism to ensure enhanced coordination and collaboration between border agencies on risk identification and application of risk management.
 Procedures:
 • Technical assistance to develop necessary procedures that ensures effective implementation of risk management system.
 Human Resources/Training:
 • Technical assistance to develop capacity in relevant border agencies to ensure understanding and application of risk assessment and risk management to allow for better risk identification, analysis, assessment and treatment.
 ICT:
 • Enhance technological capacity for border agencies necessary to implement the risk management system.
 Infrastructure/Equipment:
 • Provision of appropriate technology and equipment to support the implementation of a proper risk management system.</t>
   </si>
   <si>
-    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Institutional procedures</t>
-[...2 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
+    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>WCO</t>
   </si>
   <si>
     <t>Technical assistance will be needed to develop processes and procedures that incorporate the following in all aspects of risk management:
 o	Draft a cargo clearance policy and process incorporating a risk based framework and PCA using the RKC as a guide
 o	Draft terms of reference for the risk management committee
 o	Draft position description for staff involved in risk management and set up a risk management unit
 o	Train Customs and Quarantine staff on analysing available transaction data from CMS and identifying criteria for high risk cargo
 o	Develop risk profiles using available transaction data from CMS
 o	Train Customs and Quarantine staff on implementation of a risk based approach in the clearance of cargo
 Technical assistance will be needed to develop processes and procedures that incorporate the following in all aspects of PCA:
 o	Draft position description for staff involved in PCA and strengthen the PCA unit
 o	Train Customs and Quarantine staff on analysing available transaction data from CMS and selecting entries/companies for desk audits and field audits
 o	Train Customs and Quarantine staff on PCA
 o	Draft and implement an awareness program to educate the trading community on the role of PCA and legislative requirements related to PCA</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
-    <t>WCO, WB</t>
+    <t>WCO, World Bank</t>
   </si>
   <si>
     <t>Technical assistance to be provided to Customs to develop capacity to undertake periodic Time Release Studies (TRS).</t>
   </si>
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
-    <t>WB</t>
-[...2 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>Procedures:
 • Support on developing a framework for border agency cooperation; draw up of a harmonized border procedures manual for border agencies.
 • Preparation of texts establishing and organizing joint controls and one-stop border post control.
 Human Resources/Training:
 • Support for staff on border agency cooperation.
 • Training in and awareness-raising of new cooperation practices for border agency officials.</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>Support to develop policy and legislative framework.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>Support to develop policy or procedure on the examination of relevant international standards and to enable Tonga to meet the recommendation of WCO to become RKC compliant.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>Support to for a feasibility study to investigate viability of a Single Window system and based on results further support to implement - if viable.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -629,451 +599,451 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>2.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.4</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>33</v>
-      </c>
-[...19 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>48</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="I10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>10.2</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>63</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">