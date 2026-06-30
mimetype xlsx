--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,353 +12,358 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>1 July 2024</t>
+  </si>
+  <si>
+    <t>01 July 2024</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>TMA, UNCTAD, ITC, Swisscontact</t>
   </si>
   <si>
     <t>1.	Creation of a comprehensive trade information portal with advanced ICT infrastructure.
 2.	Documentation under the national trade portal/financial support for translation.
 3.	Review, develop and establish information management systems where they do not exist in other trade facilitating entities.
 4.	Review and develop appropriate statutory instruments necessary for the simplification of the TF initiatives and measures.
 5.	Purchase and install the required modern equipment and infrastructure.
 6.	Review and strengthen rules and regulations to support efficient management of trade information systems.
 7.	Develop and operationalize rules and guidelines for publishing information via internet taking into consideration the interests of the different stakeholders.
+8.	Develop and implement change management strategy in the different organisations/Training and sensitization of all stakeholders., .	Creation of a comprehensive trade information portal with advanced ICT infrastructure.
+2.	Documentation under the national trade portal/financial support for translation.
+3.	Review, develop and establish information management systems where they do not exist in other trade facilitating entities.
+4.	Review and develop appropriate statutory instruments necessary for the simplification of the TF initiatives and measures.
+5.	Purchase and install the required modern equipment and infrastructure.
+6.	Review and strengthen rules and regulations to support efficient management of trade information systems.
+7.	Develop and operationalize rules and guidelines for publishing information via internet taking into consideration the interests of the different stakeholders.
 8.	Develop and implement change management strategy in the different organisations/Training and sensitization of all stakeholders.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
-    <t>1 July 2025</t>
+    <t>01 July 2025</t>
   </si>
   <si>
     <t>UNCTAD</t>
   </si>
   <si>
     <t>1.	Assessment of existing enquiry points, technology used, etc.
 2.	Establish a national enquiry and call centre to ensure that MTIC coordinates all the other institutions in this activity.
 3.	Purchase necessary equipment and train personnel.
 4.	Fund the national enquiry point.
+5.	Strengthen SPS and TBT Committees., .	Assessment of existing enquiry points, technology used, etc.
+2.	Establish a national enquiry and call centre to ensure that MTIC coordinates all the other institutions in this activity.
+3.	Purchase necessary equipment and train personnel.
+4.	Fund the national enquiry point.
 5.	Strengthen SPS and TBT Committees.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>1.	Develop and implement a project on standard operating procedures on import and rapid alert and border agency coordination.
 2.	Equip and establish infrastructure to detect food hazards, including early warning systems.
 3.	Develop and monitor implementation of a risk management strategy.
 4.	Administrative guidelines and standard operating procedures that will manage risks coming from the implementation of the national SPS framework.
+5.	Train Staff and stakeholders., .	Develop and implement a project on standard operating procedures on import and rapid alert and border agency coordination.
+2.	Equip and establish infrastructure to detect food hazards, including early warning systems.
+3.	Develop and monitor implementation of a risk management strategy.
+4.	Administrative guidelines and standard operating procedures that will manage risks coming from the implementation of the national SPS framework.
 5.	Train Staff and stakeholders.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>1.	Laboratories at entry/exist points to undertake testing.
 2.	Upgrading of existing laboratories with relevant infrastructures.
+3.	Training of the Laboratories staff on the use of international best practices., .	Laboratories at entry/exist points to undertake testing.
+2.	Upgrading of existing laboratories with relevant infrastructures.
 3.	Training of the Laboratories staff on the use of international best practices.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
-    <t>1 July 2026</t>
+    <t>01 July 2026</t>
   </si>
   <si>
     <t>1.	Development of the ICT infrastructure for the border agencies and acquisition of equipment.
+2.	Establishment of logistics centres at all the borders to provide that service., .	Development of the ICT infrastructure for the border agencies and acquisition of equipment.
 2.	Establishment of logistics centres at all the borders to provide that service.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>1.	Sensitization of stakeholders.
 2.	Develop and roll out relevant IT infrastructure and equipment.
 3.	Procure and deploy affordable and reliable internet interconnectivity.
 4.	Develop and implement training, sensitization and awareness programme. 
 5.	Develop and implement change management programme.
 6.	Review and strengthen the legal framework to provide secure electronic payments.
 7.	Develop and implement a framework (including procedures, standards and regulations) to support the rolling out of e-payments.
 8.	Develop and expedite the implementation of the e-payment gateway.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>1.	Review of the profiling mechanism and procedures in the customs and in other government agencies.
 2.	Training and capacity build border agencies on risk management.
 3.	Establish an ICT infrastructure to support national risk management framework.
+4.	Develop multi-agency risk management framework., .	Review of the profiling mechanism and procedures in the customs and in other government agencies.
+2.	Training and capacity build border agencies on risk management.
+3.	Establish an ICT infrastructure to support national risk management framework.
 4.	Develop multi-agency risk management framework.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>1.	Undertake national and EAC time Release studies.
 2.	Develop and implement a programme for training border and transit corridor personnel.
 3.	Develop and implement a framework for procuring professional firms to carry out periodic time release studies.
 4.	Launch and monitor the carrying out of the periodic national and EAC time release studies and benchmark them against previous study results and the international best practices.
 5.	Identify performance gaps and propose measures to address them.
 6.	Develop and implement a coordination mechanism for improving border and transit operations and release times.
 7.	Develop, identify and agree the maximum target time release standards.
 8.	Train personnel.
+9.	Establish a coordination mechanism., .	Undertake national and EAC time Release studies.
+2.	Develop and implement a programme for training border and transit corridor personnel.
+3.	Develop and implement a framework for procuring professional firms to carry out periodic time release studies.
+4.	Launch and monitor the carrying out of the periodic national and EAC time release studies and benchmark them against previous study results and the international best practices.
+5.	Identify performance gaps and propose measures to address them.
+6.	Develop and implement a coordination mechanism for improving border and transit operations and release times.
+7.	Develop, identify and agree the maximum target time release standards.
+8.	Train personnel.
 9.	Establish a coordination mechanism.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>1.	Sensitization of the private stakeholders.
 2.	Change management.
+3.	Develop a National mechanism for coordination and cooperation between Customs and other border agencies., .	Sensitization of the private stakeholders.
+2.	Change management.
 3.	Develop a National mechanism for coordination and cooperation between Customs and other border agencies.</t>
   </si>
   <si>
     <t>Institutional procedures, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>1.	Establish a legal regime, regulations and procedures.
 2.	Review of procedures in other agencies.
+3.	Amend the SPS Protocol., .	Establish a legal regime, regulations and procedures.
+2.	Review of procedures in other agencies.
 3.	Amend the SPS Protocol.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>1.	Establishment of laboratories and acquisition of equipment to undertake testing for all perishable goods at all the customs zones.
 2.	Train staff on handling perishable goods.
+3.	Develop or review of relevant laws and undertake necessary reforms., .	Establishment of laboratories and acquisition of equipment to undertake testing for all perishable goods at all the customs zones.
+2.	Train staff on handling perishable goods.
 3.	Develop or review of relevant laws and undertake necessary reforms.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>TMA, WB, European Union</t>
+    <t>European Union, TMA, World Bank</t>
   </si>
   <si>
     <t>1.	Review existing cooperation mechanisms both within Uganda and across borders.
 2.	Training (Coordinated Border Management).
+3.	Fund the border agencies., .	Review existing cooperation mechanisms both within Uganda and across borders.
+2.	Training (Coordinated Border Management).
 3.	Fund the border agencies.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>1.	A review of existing formalities be comprehensively carried out in relevant TF Agencies with a view of simplifying trade documents.
 2.	Harmonize national procedures at the border points with those of the bordering countries.
 3.	Simplify and standardize trade documents and making them easily available.
 4.	undertake legislative and regulatory review on procedures and documentation requirements.
+5.	Carry out stakeholders' sensitization on the revised procedures., .	A review of existing formalities be comprehensively carried out in relevant TF Agencies with a view of simplifying trade documents.
+2.	Harmonize national procedures at the border points with those of the bordering countries.
+3.	Simplify and standardize trade documents and making them easily available.
+4.	undertake legislative and regulatory review on procedures and documentation requirements.
 5.	Carry out stakeholders' sensitization on the revised procedures.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
-    <t>1.	Examine what happens in the other agencies and amend the law where necessary.</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>1.	Examine what happens in the other agencies and amend the law where necessary., .	Examine what happens in the other agencies and amend the law where necessary.</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>TMA, UNCTAD</t>
   </si>
   <si>
     <t>1.	ICT Infrastructure.
 2.	Institutional capacity development 
+3.	Training of personnel and sensitization., .	ICT Infrastructure.
+2.	Institutional capacity development 
 3.	Training of personnel and sensitization.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>1.	Review of existing border/ administrative procedures with a view of simplifying documentation.
+2.	Training of experts and other stakeholders., .	Review of existing border/ administrative procedures with a view of simplifying documentation.
 2.	Training of experts and other stakeholders.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t>Transit</t>
   </si>
   <si>
     <t>1.	Review and harmonize axle load limits across the EAC region.
+2.	Review and harmonize compensation requirements under the COMESA Yellow Card (regional approach – Insurance).
+3.	Review difference in implementation of Yellow Card policy in Kenya and Uganda.
+4.	Sensitization, .	Review and harmonize axle load limits across the EAC region.
 2.	Review and harmonize compensation requirements under the COMESA Yellow Card (regional approach – Insurance).
 3.	Review difference in implementation of Yellow Card policy in Kenya and Uganda.
 4.	Sensitization</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -712,549 +717,549 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.9</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>7.9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.1</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.2</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>10.2</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>72</v>
+      <c r="B16">
+        <v>10.4</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.7</v>
       </c>
-      <c r="B17" t="s">
-        <v>77</v>
+      <c r="B17">
+        <v>10.7</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
-      <c r="B18" t="s">
-        <v>81</v>
+      <c r="B18">
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">