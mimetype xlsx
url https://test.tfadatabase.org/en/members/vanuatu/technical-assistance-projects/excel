--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,196 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Legal/Policy: Improve/Develop relevant regulations and policies to guide the Vanuatu Bureau of Standards VBS Laboratory and Biosecurity Vanuatu (BV)
 Develop/improve regulations on the process/ procedures of traded goods in question that need further testing and or verification.
 Capacity Building: Appropriate Capacity building for testing requirements for all border agencies 
 Facility/Infrastructure/Equipment: Assist with the accreditation of VBS Laboratory to carry out secondary testing.
 Proper equipment needed to carry out secondary testing.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Legal/Policy: Assistance to develop and establish mechanism to ensure enhanced coordination and collaboration between border agencies on risk identification and application of risk management.
 Procedures: Risk management system procedures are needed to be developed.
 Human Resources/Training: training provided to border agencies in implementing risk management system.
 Infrastructure/Equipment: assistance to have relevant technology such as x-ray machines, scanners, laboratory testing facilities in order to implement a proper risk management system.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
-    <t>WB, WCO</t>
+    <t>World Bank, WCO</t>
   </si>
   <si>
     <t xml:space="preserve">Procedures: Publication of average release time is yet to be implemented. Need assistance to implement the controls and procedures to meet the FTA requirements to regularly measure the publish average release times.
 Human Resource Training: Needs more assistance on training and capacity building 
 ICT/Equipment: Further assistance on ICT to link the system to the time release for regular monitoring.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
-    <t>WB, Australia</t>
+    <t>Australia, World Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Legal/Policy: Assistance required to develop a legal framework for AO.
 Procedures: Assistance required to implement procedures and controls in place to manage the AO in compliant with the relevant laws within DCIR and other Boarder agencies.
 Human Resource/Training: Training and capacity building is required for Customs &amp; Inland Revenue and all other border agencies to enforce compliance.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Human Resource/Training
 Need Capacity building to understand the use of international standards 
 </t>
   </si>
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
-    <t>WB, UNCTAD</t>
+    <t>World Bank, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve">Legal/Policy: All the policy mandate and legal requirements for a Vanuatu Electronic Single Window System have been identified in the prior and during the current phase of the Project.
 Procedures: Implement the recommendations of the Inspection Report. Needed detailed documentation to be prepared during the course of the second phase of the Project.
 Human Resource/Training: Technical Capacity Building trading should continue to be delivered to Boarder Agencies, Customs officials and Business users.
 Information and Communication Technology (ICT)
 Funding is required to fund the development of the identified modules and requirements in the second phase of the Project.
 Infrastructure/Equipment: The Vanuatu Electronic Single Window system is being housed in the Government’s state of the art ICT infrastructure. Funds will only be required to boost additional resources since the base is already taken care of.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,236 +549,236 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.4</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.6</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.7</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.7</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.3</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>40</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">