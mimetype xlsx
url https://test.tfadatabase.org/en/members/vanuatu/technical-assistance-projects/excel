--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -163,51 +163,51 @@
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>World Bank, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve">Legal/Policy: All the policy mandate and legal requirements for a Vanuatu Electronic Single Window System have been identified in the prior and during the current phase of the Project.
 Procedures: Implement the recommendations of the Inspection Report. Needed detailed documentation to be prepared during the course of the second phase of the Project.
 Human Resource/Training: Technical Capacity Building trading should continue to be delivered to Boarder Agencies, Customs officials and Business users.
 Information and Communication Technology (ICT)
 Funding is required to fund the development of the identified modules and requirements in the second phase of the Project.
 Infrastructure/Equipment: The Vanuatu Electronic Single Window system is being housed in the Government’s state of the art ICT infrastructure. Funds will only be required to boost additional resources since the base is already taken care of.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -501,51 +501,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -741,59 +741,50 @@
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7" t="s">
         <v>39</v>
       </c>
       <c r="J7" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>