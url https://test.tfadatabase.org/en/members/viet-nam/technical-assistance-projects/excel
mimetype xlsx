--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,178 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>31 December 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Support the set-up of the Vietnam Trade Information Portal.
 •	Supplement the information to The Vietnam Trade Information Portal and have the information translated into English.
 •	International support in developing procedures, processes and other required inputs for Trade Portal.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>•	Support in the form of experience sharing for testing procedures and methods.
 •	Training by experts from developed countries.
 •	Call for Public Private Partnership in establishing qualified testing labs. 
 •	Provide support for reviewing the capacity and the implementation of standards and technical regulations of the labs. 
 •	Support and maintain the system which publishes the list of labs qualified for first test and second test.
 •	Improve capacity of staff managing the labs. To review and develop a set of criteria for determining qualified labs.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>•	Support in the form of experience sharing for developing and implementing risk management policy.
 •	Provide support for setting up a centralized IT system for information provision and exchange among customs authorities and partners.
 •	Sharing of other countries' legal regulations on cooperation in information provision and exchange.
 •	Organize workshop on experience sharing in intra &amp; inter agency information provision and exchange.
 •	Provide and share materials on risk management framework by countries successfully implemented.
 •	Organize workshops on:
 	international experience-sharing in developing risk management framework;
 	prepare a proposal on developing customs risk management framework;
 	experience sharing in effective implementation of risk management framework.
 •	Organize workshops on international experience-sharing; organize training and capacity building courses on:
 	Information collection and processing;
 	Risk management over passengers on entry, exit by sea and air routes;
 	Risk management over sea and air vehicles;
 	Risk management over goods transported by express courier services;
 	Risk management over enterprises being customer brokers;
 	Risk management over goods processed for exportation.
 •	Organize overseas trips to gain experience in:
 	Information collection and processing;
 	Risk management over passengers on entry, exit by sea and air routes;
 	Risk management over sea and air vehicles;
 	Risk management over goods transported by express courier services.
 •	Facilities &amp; equipment, software and experts.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>•	Provide necessary infrastructure and facilities for authorities in the border for cooperation toward common internet base.
 •	Capacity building for officials in the borders to exercises their duty more effectively.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>•	Experts with international experience to provide training; provide funds for training.
 •	Provide funds, technical and technology assistance.
 •	Provide training and coaching for related parties for the application and operation of the single window system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -545,189 +527,189 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>7.4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">