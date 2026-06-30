--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,245 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Training of staff to prepare and keep up to date practical guides for imports; exports and transit procedures
 •	Technical assistance in the modernization of the National Trade Portal and portals for the different agencies
 •	Training of staff in continuously updating and maintaining websites for the different agencies
 •	Financial assistance in the modernization of the National Trade Portal and portals for the different agencies
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t xml:space="preserve">•	Technical assistance in drafting the standard operating procedures for the enquiry points and their coordination
 •	Training for all focal persons on undertaking enquiry point functions
 •	Investment in the necessary hardware and software infrastructure
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Technical assistance to review legislative framework &amp; procedure for referral of second tests
 •	Formulate implementation work plan
 •	Financial and technical assistance in setting up a customs laboratory at defined &amp; specified border posts
 •	Human resource capacity building for staff manning the customs laboratory
 •	Laboratory facilities
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Capacity Building on Risk Management and establishment of the risk management framework and strategy in all the agencies.
 •	Technical assistance in enhancing the operation of the existing risk management system and extending it to other organisations in terms of:
 	Legislation;
 	Standard operating procedures;
 	Gap analysis;
 	Information/intelligent gathering;
 	Data analysis;
 	Risk profiling;
 	Coordinated approach to Risk Management amongst all Government Agencies that govern import, export and transit of goods.
 •	Financial assistance to procure:
 	Risk Management System and equipment;
 	Analytical tools for data analysis;
 	Funds for benchmarking exercise;
 	Funds for the offences module.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Training on audit skills and techniques
 •	Training on case selection for post clearance audit
 •	Training on accounting and other computer systems used in the importation and exportation of goods
 •	Financial assistance to procure computers
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance in the formulation of the TRS legislation
 •	Capacity building to enable officers to conduct and evaluate the TRS
 •	Comprehensive training on the TRS techniques and tools
 •	Technical assistance in the publication of the results of the TRS
 •	Funding and assistance to undertake the initial TRS
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Adequate storage and physical examination facilities
 •	Assistance in developing the Standards Operating Procedures (SOPs)
 •	Legislation, procedure and guideline formulation (involving all relevant stakeholders)
 •	Having adequate storage &amp; incineration facilities
 •	Human resource capacity building on proposed legislative &amp; procedural changes
 •	Cold rooms at state-warehouses for proper storage of perishables
 •	Destruction facilities e.g. incinerators
 </t>
   </si>
   <si>
-    <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance to develop Legal framework to coordinate border agencies
 •	Capacity building on coordinated border management principles and border agency cooperation
 •	Human resources capacity building on coordinated border management
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2029</t>
   </si>
   <si>
     <t xml:space="preserve">•	Capacity Building on the Single Window Concept
 •	Setting up of the legal framework on Single Window
 •	Development of an implementation program &amp; Gantt Chart
 •	Capacity Building for ICT personnel in the configuration and maintenance of the Single Window
 •	Capacity building for all agencies using Single Window
 •	Financial assistance in procuring infrastructure and equipment for implementing Single Window
 •	Review of clearance process to facilitate the implementation of the Single Window
 •	Server to host the Single Window platform
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -615,305 +585,305 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.5</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.5</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.9</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>8.2</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">