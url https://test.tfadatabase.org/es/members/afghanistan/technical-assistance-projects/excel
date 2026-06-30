--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,369 +12,324 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t>22 agosto 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y creación de capacidad para el establecimiento, la puesta en funcionamiento y el mantenimiento del Portal de Facilitación del Comercio.
 •	Formación de los recursos humanos.
 •	Software e infraestructura de TIC para el mantenimiento del Portal de Facilitación del Comercio y la armonización con las mejores prácticas internacionales.
 •	Sensibilización del sector privado en lo que respecta al uso del portal.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Capacitación del personal en el funcionamiento y el mantenimiento de los servicios de información.
 •	Asistencia técnica, capacitación y formación de los recursos humanos para el establecimiento y mantenimiento de los servicios de información.
 •	Apoyo para la creación de un mecanismo institucional para el funcionamiento de los servicios de información; mandato, procedimientos, honorarios; posición correspondiente a los servicios de información en el seno de la entidad gubernamental designada.
 •	Infraestructura y tecnología de TIC para el mantenimiento de los servicios de información y la creación de una base de datos de las solicitudes y la información proporcionada, etc.
 •	Sensibilización del sector privado en lo que respecta a la comunicación con los servicios de información.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Capacitación del personal en la elaboración de procedimientos y en la gestión de las notificaciones y las observaciones del público sobre las leyes y los reglamentos propuestos.
 •	Asistencia técnica y capacitación y formación de los recursos humanos para la gestión de las notificaciones y las observaciones del público sobre las leyes y los reglamentos propuestos.
 •	Apoyo institucional para el establecimiento de un órgano permanente eficiente, la movilización de asociaciones de comerciantes, la creación de un mecanismo único de presentación y recepción de las observaciones y la publicación eficaz de la información, etc.
 •	Sensibilización del sector privado con respecto al nuevo instrumento y a las modalidades de presentación de las observaciones.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y capacitación y formación de los recursos humanos para elaborar una estrategia y procedimientos en materia de consulta pública y llevar a cabo las consultas.
 •	Apoyo jurídico, incluido para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Sensibilización del sector privado en lo que respecta al mecanismo de consulta.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y creación de capacidad para la aplicación de las resoluciones anticipadas;
 •	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.;
 •	Equipo/tecnología para modernizar los laboratorios;
 •	Sensibilización del sector privado en lo que respecta al mecanismo de resoluciones anticipadas.
 </t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Asistencia técnica para el diseño y el establecimiento de un sistema de notificación de controles o inspecciones reforzados.
 •	Capacitación y formación de los recursos humanos para implementar un sistema de notificación de controles o inspecciones reforzados.
 •	Infraestructura de TIC para establecer un sistema de notificaciones automatizado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Equipos de pruebas y otro equipo/material de laboratorio pertinente.
 •	Apoyo técnico para elaborar parámetros de prueba y la acreditación de los laboratorios veterinarios.
 •	Infraestructura de TIC, infraestructura no física (creación de redes, automatización, Internet de alta velocidad).
 </t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica, capacitación y formación de los recursos humanos en lo que respecta a la tramitación previa a la llegada, incluidos los cambios requeridos en el procedimiento de despacho de aduana, las modificaciones en el SIDUNEA y en la gestión de riesgo.
 •	Sensibilización del sector privado en lo que respecta al mecanismo de tramitación previa a la llegada.
 •	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 </t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para el diseño y el establecimiento de un sistema de pago electrónico.
 •	Infraestructura y equipo de TIC necesarios para el funcionamiento del sistema.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Asistencia técnica para el diseño y el establecimiento de un sistema de gestión del riesgo.
 •	Infraestructura y equipo de TIC para establecer un sistema de gestión del riesgo automatizado.
 •	Capacitación y formación de los recursos humanos para implementar el sistema de gestión del riesgo.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Asistencia técnica para incorporar la auditoría posterior al despacho de aduana en las operaciones rutinarias.
 •	Capacitación y formación de los recursos humanos.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>•	Asistencia técnica y capacitación y formación de los recursos humanos con respecto al diseño, la planificación y la aplicación del estudio sobre el tiempo necesario para el levante, en particular para elaborar la metodología, probarla y garantizar su mantenimiento.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Asistencia técnica y capacitación y formación de los recursos humanos en lo que respecta al diseño, la implementación y el examen del programa de comerciantes autorizados, capacidades de auditoría.
 •	Sensibilización del sector privado en lo que respecta a la aplicación del sistema.
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
 •	Equipo e instalaciones para la inspección expresa de las cargas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, acuerdos, procedimientos operativos normalizados, etc.
 •	Asistencia técnica para establecer disposiciones técnicas relativas al intercambio de datos e información, y para desarrollar una estrategia/un marco para la cooperación entre los organismos que intervienen en la frontera.
 •	Capacitación y formación de los recursos humanos en lo que respecta a la cooperación entre los organismos que intervienen en la frontera y el intercambio de las mejores prácticas.
 •	Equipo e instalaciones para los puestos fronterizos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, acuerdos, procedimientos operativos normalizados, etc.
 •	Asistencia técnica para desarrollar un sistema para el examen periódico de las formalidades y los requisitos de documentación.
 •	Infraestructura, tecnología y equipo de TIC para los organismos que intervienen en la frontera y los organismos gubernamentales.
 •	Capacitación de los recursos humanos sobre los beneficios de la documentación y los procesos electrónicos y el tratamiento electrónico de las copias.
 •	Sensibilización del sector privado.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, acuerdos, procedimientos operativos normalizados, etc.
 •	Asistencia técnica, capacitación y formación de los recursos humanos en cuanto a las normas internacionales pertinentes, los procedimientos de prueba y las mejores prácticas internacionales.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, acuerdos, procedimientos operativos normalizados, etc.
 •	Asistencia técnica para la elaboración de un sistema de ventanilla única completo y operativo.
 •	Infraestructura y equipo de TIC para la automatización en cada organismo.
 •	Infraestructura y equipo de TIC para la ventanilla única.
 •	Capacitación y formación de los recursos humanos para el uso y la aplicación de la ventanilla única.
 •	Sensibilización y capacitación del sector privado en lo que respecta al uso efectivo de la ventanilla única.
 </t>
   </si>
   <si>
+    <t>11.5, 11.9</t>
+  </si>
+  <si>
     <t>Tránsito</t>
   </si>
   <si>
-    <t>•	Infraestructura física.</t>
-[...5 lines deleted...]
-    <t>12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
+    <t xml:space="preserve">•	Infraestructura física., •	Asistencia técnica, capacitación y formación de los recursos humanos en lo que respecta a la tramitación previa a la llegada, incluidos los cambios requeridos en el procedimiento de despacho de aduana, las modificaciones en el SIDUNEA y en la gestión de riesgo.
+•	Sensibilización del sector privado en lo que respecta al mecanismo de tramitación previa a la llegada.
+•	Apoyo jurídico para el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc.
+</t>
+  </si>
+  <si>
+    <t>12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11, 12.12</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo jurídico para la redacción de los acuerdos.
 •	Asistencia técnica y creación de capacidad en lo que respecta a las mejores prácticas en materia de cooperación aduanera y redacción de los acuerdos.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -686,697 +641,668 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>2.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>43</v>
+      <c r="B9">
+        <v>7.1</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.2</v>
       </c>
       <c r="B10">
         <v>7.2</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>53</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" t="s">
         <v>45</v>
       </c>
-      <c r="E12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>57</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>60</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>63</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>8</v>
       </c>
-      <c r="B16" t="s">
-        <v>67</v>
+      <c r="B16">
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="J16" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.2</v>
       </c>
-      <c r="B17" t="s">
-        <v>72</v>
+      <c r="B17">
+        <v>10.2</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J17" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.3</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J18" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.4</v>
       </c>
-      <c r="B19" t="s">
-        <v>78</v>
+      <c r="B19">
+        <v>10.4</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="J19" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>11</v>
       </c>
-      <c r="B20">
-        <v>11.5</v>
+      <c r="B20" t="s">
+        <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>11.9</v>
+        <v>12</v>
+      </c>
+      <c r="B21" t="s">
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I21" t="s">
+        <v>70</v>
+      </c>
+      <c r="J21" t="s">
         <v>46</v>
-      </c>
-[...30 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">