--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,338 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
-    <t>1 enero 2035</t>
-[...2 lines deleted...]
-    <t>Sí</t>
+    <t>01 enero 2035</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asesoramiento jurídico para actualizar/redactar la legislación pertinente
 •	Asistencia para que los departamentos gubernamentales formulen una política escrita que regule la publicación de información
 •	Asistencia técnica para traducir información a otros idiomas de la OMC y al mandarín, según proceda
 •	Formación de recursos humanos en los ministerios y departamentos pertinentes, incluido el Ministerio de Información
 •	Desarrollo de una plataforma sostenible para atender las preocupaciones en materia de seguridad
 •	Asistencia para publicar información de manera oportuna y que sea fácil de manejar, etc.; resoluciones sobre la clasificación o valoración de los productos a efectos aduaneros
 •	Asistencia para revisar acuerdos o partes de acuerdos con cualquier país o países relativos a la importación, la exportación o el tránsito
 •	Elaboración de procedimientos administrativos para que sea fácil de acceder a la información sobre los contingentes arancelarios
 •	Desarrollo de un enfoque estratégico respecto de la publicación de información relacionada con el comercio para permitir un acceso fácil y fiable - Textos legislativos (aranceles, derechos, procedimientos de importación y exportación)
 •	Coordinación de un enfoque para divulgar información entre los organismos pertinentes de forma oportuna
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asesoramiento jurídico para elaborar textos legislativos
 •	Elaboración de una estrategia completa de tecnología de la información
 •	Asistencia técnica relacionada con la instalación de software y hardware
 •	Formación del personal y recursos humanos adicionales para la cuestión del seguimiento de la legislación en línea
 •	Asistencia para crear/actualizar un sistema de gestión de la información
 •	Aplicación de la política y las directrices sobre publicación en la web
 •	Asistencia para promover la seguridad y la protección de dominios
 •	Desarrollo de un mecanismo para determinar la financiación necesaria para seguir albergando el sitio web
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de un servicio de información central
 •	Nombrar departamentos exteriores que actúen como representantes en determinados ámbitos, por ejemplo: Ministerio de Asuntos Exteriores, Oficina de Normas, Ministerio de Comercio, Ministerio de Agricultura, Departamento de Protección Fitosanitaria, Ministerio de Sanidad
 •	Establecimiento de una red sostenible para recibir y divulgar información
 •	Desarrollo de un enfoque coordinado para tratar las peticiones de información de manera oportuna
 •	Formación de los recursos humanos para que supervisen la información y la divulguen a otros organismos gubernamentales
 •	Asistencia financiera y asesoramiento técnico para determinados departamentos y organismos gubernamentales con recursos humanos y financieros limitados
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
-    <t>1 enero 2030</t>
+    <t>01 enero 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de los documentos jurídicos y administrativos pertinentes para la política en materia de consultas y procedimientos
 •	Asistencia para establecer un mecanismo formalizado con el que facilitar la celebración de consultas de manera periódica. Eso implica:
 1.	invitar al sector privado al Comité Nacional de Facilitación del Comercio
 2.	realizar estudios para recopilar información sobre los procedimientos relacionados con el comercio y compartir las conclusiones con el público, y
 3.	colaborar con los técnicos y los equipos jurídicos de diferentes ministerios.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
-    <t>1 enero 2038</t>
+    <t>01 enero 2038</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para elaborar los procedimientos administrativos y las leyes pertinentes
 •	Establecimiento de un proceso para facilitar la actualización continua del contenido
 •	Asistencia técnica para actualizar periódicamente la clasificación y valoración arancelarias
 •	Apoyo técnico en materia de TIC para que las publicaciones sean siempre fácilmente accesibles
 •	Formación del personal encargado de la tarea
 •	Establecimiento de un procedimiento para formular y tramitar una solicitud
 </t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
-    <t>1 enero 2034</t>
+    <t>01 enero 2034</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de la legislación requerida
 •	Revisión del procedimiento administrativo
 •	Elaboración de un procedimiento administrativo o jurídico para la segunda prueba
 •	Establecimiento de un programa de acreditación de laboratorios (recursos humanos y financieros)
 •	Establecimiento de una lista de laboratorios acreditados
 •	Formación de recursos humanos para crear capacidad técnica
 •	Asistencia financiera para asignar fondos destinados a la mejora de la infraestructura y los equipos de las instalaciones de prueba
 •	Procedimiento para determinar el costo de los servicios prestados
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>31 diciembre 2031</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para actualizar la legislación
 •	Orientaciones en materia de políticas para analizar los derechos vigentes y las razones de su ajuste
 •	Asistencia para redactar directrices para la imposición de cargas
 •	Clasificación de los servicios en cuestión
 •	Determinación del costo de cada uno de esos servicios prestados
 •	Actualización periódica de la información
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de un mecanismo fiable de actualización para analizar los derechos vigentes y las razones de su ajuste
 •	Redacción de directrices para la imposición de cargas
 •	Clasificación de los servicios en cuestión
 •	Determinación del costo de cada uno de esos servicios prestados
 •	Actualización periódica de la información
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para establecer un marco que aliente la colaboración entre los organismos pertinentes, como la Oficina de Normas, el Departamento de Protección Fitosanitaria, el Ministerio de Sanidad y el Departamento de Aduanas y los agentes de aduanas
 •	Asistencia técnica para desarrollar un marco sostenible de TIC, como por ejemplo un portal
 •	Formación de recursos humanos para mejorar las operaciones de Aduanas
 •	Asistencia para formar y sensibilizar a los agentes de aduanas
 •	Asistencia técnica para la mejora de la infraestructura y los equipos en la frontera
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para establecer los plazos medios de levante y tener acceso a ellos
 •	Formación de los recursos humanos para mejorar la capacidad de los organismos que intervienen en la frontera para desempeñar esta tarea
 •	Asistencia para formar y sensibilizar a los agentes de aduanas
 •	Establecimiento de un portal de enlace a SIDUNEA WORLD puesto que son muchos los organismos participantes y la verificación debe efectuarse con todos
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asesoramiento jurídico para actualizar/elaborar la legislación pertinente
 •	Asistencia para fomentar un buen mantenimiento de registros y la disponibilidad oportuna de la información
 •	Establecimiento de un sistema para alentar la coordinación entre las partes interesadas
 •	Creación de una ventanilla única para la declaración de todas las importaciones o exportaciones en un período determinado, con miras a alentar la reducción de las inspecciones físicas y los exámenes
 •	Formalización de un marco reglamentario para los operadores autorizados
 •	Establecimiento de un mecanismo de almacenes específicos que sean seguros
 •	Elaboración de los criterios que se considerarían específicos de un comerciante de confianza
 •	Formación de los recursos humanos para mejorar las operaciones de Aduanas
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para elaborar una legislación armonizada
 •	Coordinación entre los organismos que intervienen en la frontera
 •	Asistencia técnica para crear capacidad - formación de recursos humanos
 •	Diseño y mantenimiento de un marco que aliente la confidencialidad
 •	Desarrollo y actualización de sistemas de tecnologías de la información
 •	Apoyo técnico en materia de TIC para lograr la integración en la red de tecnologías de la información
 •	Asistencia financiera para apoyar la infraestructura
 </t>
   </si>
   <si>
     <t>10.8.1</t>
   </si>
   <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
-    <t>1 enero 2036</t>
+    <t>01 enero 2036</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para elaborar un marco jurídico y normativo para las mercancías rechazadas
 •	Formación para mejorar la capacidad técnica de los recursos humanos asignados a esta tarea
 •	Asistencia para desarrollar un procedimiento aduanero adecuado a fin de crear capacidad para aplicar esta medida
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para desarrollar políticas jurídicas y reglamentarias para la cooperación aduanera entre los organismos de la región (hace falta armonizar las legislaciones)
 •	Asistencia para desarrollar un acuerdo efectivo para establecer un sistema formal, entre múltiples organismos de frontera
 •	Formación de recursos humanos para promover la coordinación fronteriza
 •	Asistencia en el desarrollo de un procedimiento adecuado de Aduanas
 •	Apoyo técnico en materia de TIC para lograr la integración en la red de tecnologías de la información
 •	Esta medida se está implementando actualmente (es posible que completamente) como parte del proceso de adhesión a la OMA
 •	Asistencia financiera para apoyar las infraestructuras y la interconectividad
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -720,434 +684,434 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.3</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>5.3</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.4</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.6</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>7.6</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.7</v>
       </c>
-      <c r="B12" t="s">
-        <v>57</v>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.8</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>12</v>
       </c>
-      <c r="B15" t="s">
-        <v>68</v>
+      <c r="B15">
+        <v>12</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="J15" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">