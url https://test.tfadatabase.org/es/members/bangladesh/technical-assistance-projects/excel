--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,369 +12,330 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>30 junio 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB, USAID</t>
+    <t>Banco Mundial, USAID</t>
   </si>
   <si>
     <t xml:space="preserve">El Servicio Nacional de Información para las cuestiones aduaneras ya está establecido.
 El Servicio Nacional de Información para las cuestiones comerciales se está estableciendo con la asistencia técnica del Grupo del Banco Mundial.
 Asistencia requerida (en relación con el Servicio Nacional de Información para las cuestiones comerciales):
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Evaluación de las necesidades.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>1.4 (c)</t>
   </si>
   <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
-    <t>No</t>
-[...4 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">El Departamento de Cuarentena Fitosanitaria, el Instituto de Normas y Pruebas de Bangladesh, la Comisión de Energía Atómica de Bangladesh, el Departamento de Ganadería y el Departamento de Pesca no tienen suficientes laboratorios para realizar segundas pruebas. Se ha convertido en un problema para ellos. Se necesita asistencia técnica para establecer laboratorios de prueba y otro apoyo logístico, y también para la creación de capacidad en materia de procedimientos de prueba. Se requiere asistencia de los asociados para el desarrollo en los siguientes ámbitos:
 1.	Equipo.
 2.	Calibración.
 3.	Nuevo laboratorio.
 4.	Formación y creación de capacidad.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales (NBR) está trabajando actualmente para implementar esta medida con la asistencia técnica de la USAID.
 Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales (NBR) está trabajando actualmente para implementar esta medida con la asistencia técnica de la USAID y del Grupo del Banco Mundial. Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Evaluación de las necesidades.
 El Servicio de Cuarentena Fitosanitaria ha recibido anteriormente formación del Grupo del Banco Mundial. Requiere la siguiente asistencia de los asociados para el desarrollo:
 1.	Desarrollo de la capacidad del mecanismo de vigilancia.
 2.	Establecimiento del procedimiento de análisis de riesgos de plagas.
 3.	Apoyo técnico sobre evaluación y mitigación de riesgos.
 4.	Programa documental y de sensibilización en los medios sociales en relación con las responsabilidades morales y éticas.
 5.	Preparación de algunos procedimientos operativos estándar y manuales sobre cuestiones de gestión de riesgos.
 El Instituto de Normas y Pruebas de Bangladesh está trabajando para implementar esta medida con la asistencia técnica del Grupo del Banco Mundial. Requiere asistencia para lo siguiente:
 1.	Estabilización del sistema de gestión del riesgo siguiendo las mejores prácticas internacionales.
 2.	Formación para los miembros del Comité de Gestión de Riesgos.
 3.	Visita in situ al Comité de Gestión de Riesgos que ha establecido satisfactoriamente el sistema.
 Ningún asociado para el desarrollo está trabajando actualmente con la Comisión de Energía Atómica de Bangladesh a este respecto. Requiere asistencia de los asociados para el desarrollo en el ámbito de la gestión del riesgo.
 Hay un proceso de acreditación en marcha para el desarrollo de las instalaciones de laboratorio. El Servicio de Cuarentena Fitosanitaria del Departamento de Extensión Agrícola necesita asistencia oficial.
 Ya se ha iniciado el proceso de automatización de los permisos de importación y exportación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>USAID, BAsD</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales está trabajando actualmente en colaboración con la USAID (auditoría basada en las transacciones) y el Banco Asiático de Desarrollo (auditoría basada en el sistema) para cumplir esta medida.
 Asistencia requerida:
 1.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 2.	Formación.
 3.	Desarrollo de la capacidad.
 </t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>30 junio 2024</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales está trabajando actualmente en colaboración con la USAID y el Banco Asiático de Desarrollo para implementar el sistema OEA en Bangladesh.
 Asistencia requerida:
 1.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 2.	Formación.
 3.	Desarrollo de la capacidad.
 4.	Evaluación de las necesidades.
 5.	Apoyo para la legislación.
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">La USAID está prestando asistencia técnica a la Administración Nacional de Ingresos Fiscales para establecer un sistema de envío urgente que cumpla las mejores prácticas internacionales.
 Asistencia requerida:
 1.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 2.	Formación.
 3.	Desarrollo de la capacidad.
 4.	Infraestructura.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">Hasta la fecha ningún asociado para el desarrollo ha ofrecido asistencia en el ámbito de las mercancías perecederas.
 Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Infraestructura.
 Asimismo, las autoridades portuarias requieren asistencia técnica (estudio de viabilidad, diseño, etc.) y financiera (infraestructura, equipo, mantenimiento, etc.).
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>WB, BAsD</t>
+    <t>Banco Mundial, BAsD</t>
   </si>
   <si>
     <t xml:space="preserve">A) Cooperación entre los organismos nacionales que intervienen en la frontera:
 El Grupo del Banco Mundial ha accedido a otorgar un préstamo en el ámbito de la gestión coordinada de las fronteras.
 El Servicio de Cuarentena Fitosanitaria requiere asistencia de los asociados para el desarrollo para establecer una firme cooperación con todos los organismos que intervienen en la frontera.
 B) Cooperación entre organismos transfronterizos:
 Ningún asociado para el desarrollo ha ofrecido hasta la fecha asistencia en el ámbito de la cooperación entre organismos transfronterizos. El programa SASEC del BAsD coordina actividades en diversos países del Asia Meridional.
 Asistencia requerida:
 1.	Negociación y consultas.
 2.	Desarrollo de la capacidad.
 3.	Infraestructura.
 4.	Automatización.
 </t>
   </si>
   <si>
     <t>10.1.1 (a)</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t xml:space="preserve">Hasta la fecha ningún asociado para el desarrollo ha ofrecido asistencia en el ámbito de las mercancías perecederas.
 Asistencia requerida:
 1.	Formación.
 2.	Desarrollo de la capacidad.
 Asimismo, el Servicio de Cuarentena Fitosanitaria necesita asistencia para a) la preparación de un organigrama válido de la Autoridad de Cuarentena Fitosanitaria de Bangladesh y b) el establecimiento del sistema de certificación fitosanitaria electrónica.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales está implementando actualmente el proyecto con asistencia mediante préstamo del Banco Mundial.
 Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Se requiere un mecanismo de coordinación intra e interinstitucional.
 Asimismo, se requerirá asistencia relacionada con las TIC (hardware y software) en los puertos.
 Además, hará falta asistencia técnica para la gestión de datos en el BCSIR.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
+    <t>11.5, 11.9, 11.16</t>
+  </si>
+  <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t xml:space="preserve">Ningún asociado para el desarrollo ha ofrecido hasta la fecha asistencia en el ámbito del tráfico en tránsito (establecimiento de infraestructura física separada para el tráfico en tránsito).
 Asistencia requerida:
 1.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 2.	Formación.
 3.	Desarrollo de la capacidad.
 4.	Formulación de la política de tránsito integrada.
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ningún asociado para el desarrollo ha ofrecido hasta la fecha asistencia en el ámbito del tráfico en tránsito (permitir la presentación y tramitación adelantadas de la documentación y los datos sobre el tránsito antes de la llegada de las mercancías objeto de tráfico en tránsito).
+, Ningún asociado para el desarrollo ha ofrecido hasta la fecha asistencia en el ámbito del tráfico en tránsito (permitir la presentación y tramitación adelantadas de la documentación y los datos sobre el tránsito antes de la llegada de las mercancías objeto de tráfico en tránsito).
 Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Formulación de la política de tránsito integrada.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">1.	Ningún organismo donante trabaja en esta medida, por lo que se requiere apoyo.
+, 1.	Ningún organismo donante trabaja en esta medida, por lo que se requiere apoyo.
 2.	Se requiere asistencia para la formulación de la política de tránsito integrada.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -678,547 +639,489 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.4</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
-      <c r="B14">
-        <v>11.5</v>
+      <c r="B14" t="s">
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
-[...57 lines deleted...]
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">