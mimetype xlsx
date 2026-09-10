--- v1 (2026-06-30)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -121,50 +121,53 @@
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales (NBR) está trabajando actualmente para implementar esta medida con la asistencia técnica de la USAID.
 Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
+  </si>
+  <si>
+    <t>30 junio 2029</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales (NBR) está trabajando actualmente para implementar esta medida con la asistencia técnica de la USAID y del Grupo del Banco Mundial. Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Evaluación de las necesidades.
 El Servicio de Cuarentena Fitosanitaria ha recibido anteriormente formación del Grupo del Banco Mundial. Requiere la siguiente asistencia de los asociados para el desarrollo:
 1.	Desarrollo de la capacidad del mecanismo de vigilancia.
 2.	Establecimiento del procedimiento de análisis de riesgos de plagas.
 3.	Apoyo técnico sobre evaluación y mitigación de riesgos.
 4.	Programa documental y de sensibilización en los medios sociales en relación con las responsabilidades morales y éticas.
 5.	Preparación de algunos procedimientos operativos estándar y manuales sobre cuestiones de gestión de riesgos.
 El Instituto de Normas y Pruebas de Bangladesh está trabajando para implementar esta medida con la asistencia técnica del Grupo del Banco Mundial. Requiere asistencia para lo siguiente:
 1.	Estabilización del sistema de gestión del riesgo siguiendo las mejores prácticas internacionales.
 2.	Formación para los miembros del Comité de Gestión de Riesgos.
 3.	Visita in situ al Comité de Gestión de Riesgos que ha establecido satisfactoriamente el sistema.
 Ningún asociado para el desarrollo está trabajando actualmente con la Comisión de Energía Atómica de Bangladesh a este respecto. Requiere asistencia de los asociados para el desarrollo en el ámbito de la gestión del riesgo.
 Hay un proceso de acreditación en marcha para el desarrollo de las instalaciones de laboratorio. El Servicio de Cuarentena Fitosanitaria del Departamento de Extensión Agrícola necesita asistencia oficial.
 Ya se ha iniciado el proceso de automatización de los permisos de importación y exportación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
@@ -815,313 +818,313 @@
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8">
         <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9">
         <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10">
         <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">