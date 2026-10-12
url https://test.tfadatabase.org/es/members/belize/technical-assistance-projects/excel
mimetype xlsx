--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -407,53 +407,50 @@
 3. Asistencia técnica para la normalización de los procedimientos relativos a los envíos urgentes. , . Creación de capacidad para desarrollar y administrar la tramitación del documento único para los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 2. Financiación para equipo de tecnología de la información para administrar los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 3. Asistencia técnica para la normalización de los procedimientos relativos a los envíos urgentes. </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>1. Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito), . Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito)</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>31 enero 2030</t>
-[...1 lines deleted...]
-  <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>Unión Europea, BDC</t>
   </si>
   <si>
     <t>1. Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC., . Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC.</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>BDC, BID</t>
   </si>
   <si>
     <t>1. Asistencia técnica y formación para establecer el servicio de ventanilla único requerido.
 2. Asistencia técnica: equipo para el funcionamiento de la ventanilla única.
@@ -475,51 +472,51 @@
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia técnica para impartir formación especializada. No hay funcionarios formados en supervisión y auditoría de operaciones de manufactura.
 , . Asistencia técnica para impartir formación especializada. No hay funcionarios formados en supervisión y auditoría de operaciones de manufactura.
 </t>
   </si>
   <si>
     <t>11.1, 11.2, 11.3, 11.16, 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>1. Estudio y examen exhaustivos de otros derechos y cargas. Se necesita asistencia técnica para el estudio y examen exhaustivos.
 , . Estudio y examen exhaustivos de otros derechos y cargas. Se necesita asistencia técnica para el estudio y examen exhaustivos.
 , 1. Asistencia técnica para facilitar el examen/estudio exhaustivo y redactar un texto jurídico. Examen y análisis exhaustivos de la viabilidad y las ventajas de pertenecer a la SIECA (incluirá una cláusula que aborde cuestiones relativas al tránsito transfronterizo)., Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -813,51 +810,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1475,223 +1472,214 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>80</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" t="s">
         <v>90</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>