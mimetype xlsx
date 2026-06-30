--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,503 +12,508 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>CDB</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia financiera externa para implementar la versión electrónica del Arancel y la nomenclatura aduaneros de Belice, así como el manual electrónico sobre los procedimientos aduaneros.
 2. Desarrollo de sistemas para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
 3. Estudio de diagnóstico sobre la pertinencia del régimen de licencias de importación por categorías de productos, a fin de preparar un marco normativo/jurídico moderno. Se requiere asistencia jurídica para avanzar.
 4. Desarrollo de un portal comercial, para lo cual se necesita un sitio web operativo de la Dirección General de Comercio Exterior.  
 5. Asistencia técnica para evaluar la infraestructura actual y las recomendaciones de desarrollo e implementación de un sistema electrónico de gestión de la información comercial. La asistencia debe incluir equipo y formación a todos los niveles.
 6. Asistencia financiera y técnica externa para un sistema de información amplio para la Autoridad de Sanidad Agrícola de Belice (BAHA) que permita transacciones electrónicas y el intercambio de información. 
 7. Asistencia financiera y técnica externa para el examen y la redacción de reglamentos y proyectos de ley en materia sanitaria y fitosanitaria. 
 8. Asistencia técnica para que la política relativa a la facilitación de información comercial y relacionada con el comercio esté en consonancia con las políticas y los reglamentos del Gobierno. 
 9. Asistencia técnica para diseñar un marco de comunicaciones que satisfaga las necesidades de la BAHA y sus partes interesadas.
 10. Formación y desarrollo/mejora de la tecnología de la información. 
 11. Asistencia técnica y financiera para desarrollar e implementar una red de área extensa para la BAHA.
+, . Asistencia financiera externa para implementar la versión electrónica del Arancel y la nomenclatura aduaneros de Belice, así como el manual electrónico sobre los procedimientos aduaneros.
+2. Desarrollo de sistemas para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
+3. Estudio de diagnóstico sobre la pertinencia del régimen de licencias de importación por categorías de productos, a fin de preparar un marco normativo/jurídico moderno. Se requiere asistencia jurídica para avanzar.
+4. Desarrollo de un portal comercial, para lo cual se necesita un sitio web operativo de la Dirección General de Comercio Exterior.  
+5. Asistencia técnica para evaluar la infraestructura actual y las recomendaciones de desarrollo e implementación de un sistema electrónico de gestión de la información comercial. La asistencia debe incluir equipo y formación a todos los niveles.
+6. Asistencia financiera y técnica externa para un sistema de información amplio para la Autoridad de Sanidad Agrícola de Belice (BAHA) que permita transacciones electrónicas y el intercambio de información. 
+7. Asistencia financiera y técnica externa para el examen y la redacción de reglamentos y proyectos de ley en materia sanitaria y fitosanitaria. 
+8. Asistencia técnica para que la política relativa a la facilitación de información comercial y relacionada con el comercio esté en consonancia con las políticas y los reglamentos del Gobierno. 
+9. Asistencia técnica para diseñar un marco de comunicaciones que satisfaga las necesidades de la BAHA y sus partes interesadas.
+10. Formación y desarrollo/mejora de la tecnología de la información. 
+11. Asistencia técnica y financiera para desarrollar e implementar una red de área extensa para la BAHA.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">1. Se requiere asistencia jurídica para:
 - Elaborar políticas (sobre la base de normas internacionales) y directrices.
 - Revisar/modificar o derogar las leyes vigentes para incluir disposiciones sobre publicación según lo prescrito en el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación.
 2. Formación sobre OTC/Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación de la OMC. 
 3. Asistencia técnica y apoyo financiero en el ámbito de la tecnología de la información para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
 Nota: La asistencia técnica y el apoyo para la creación de capacidad mencionados en relación con el artículo 1.1 también son aplicables a esta disposición.
 1. Asistencia financiera externa para implementar la versión electrónica del Arancel y la nomenclatura aduaneros de Belice, así como el manual electrónico sobre los procedimientos aduaneros.
 2. Desarrollo de sistemas para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
 3. Estudio de diagnóstico sobre la pertinencia del régimen de licencias de
 importación por categorías de productos, a fin de preparar un marco normativo/jurídico moderno. Se requiere asistencia jurídica para avanzar.
 4. Desarrollo de un portal comercial, para lo cual se necesita un sitio web operativo de la Dirección General de Comercio Exterior.
 5. Asistencia técnica para evaluar la infraestructura actual y las recomendaciones de desarrollo e implementación de un sistema electrónico de gestión de la información comercial. La asistencia debe incluir equipo y formación a todos los niveles.
 6. Asistencia financiera y técnica externa para un sistema de información amplio para la Autoridad de Sanidad Agrícola de Belice (BAHA) que permita transacciones electrónicas y el intercambio de información. 
 7. Asistencia financiera y técnica externa para el examen y la redacción de reglamentos y proyectos de ley en materia sanitaria y fitosanitaria.
 8. Asistencia técnica para que la política relativa a la facilitación de información comercial y relacionada con el comercio esté en consonancia con las políticas y los reglamentos del Gobierno.
 9. Asistencia técnica para diseñar un marco de comunicaciones que satisfaga las necesidades de la BAHA y sus partes interesadas. 
 10. Formación y desarrollo/mejora de la tecnología de la información.
 11. Asistencia técnica y financiera para desarrollar e implementar una red
 de área extensa para la BAHA.
+, . Se requiere asistencia jurídica para:
+- Elaborar políticas (sobre la base de normas internacionales) y directrices.
+- Revisar/modificar o derogar las leyes vigentes para incluir disposiciones sobre publicación según lo prescrito en el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación.
+2. Formación sobre OTC/Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación de la OMC. 
+3. Asistencia técnica y apoyo financiero en el ámbito de la tecnología de la información para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
+Nota: La asistencia técnica y el apoyo para la creación de capacidad mencionados en relación con el artículo 1.1 también son aplicables a esta disposición.
+1. Asistencia financiera externa para implementar la versión electrónica del Arancel y la nomenclatura aduaneros de Belice, así como el manual electrónico sobre los procedimientos aduaneros.
+2. Desarrollo de sistemas para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
+3. Estudio de diagnóstico sobre la pertinencia del régimen de licencias de
+importación por categorías de productos, a fin de preparar un marco normativo/jurídico moderno. Se requiere asistencia jurídica para avanzar.
+4. Desarrollo de un portal comercial, para lo cual se necesita un sitio web operativo de la Dirección General de Comercio Exterior.
+5. Asistencia técnica para evaluar la infraestructura actual y las recomendaciones de desarrollo e implementación de un sistema electrónico de gestión de la información comercial. La asistencia debe incluir equipo y formación a todos los niveles.
+6. Asistencia financiera y técnica externa para un sistema de información amplio para la Autoridad de Sanidad Agrícola de Belice (BAHA) que permita transacciones electrónicas y el intercambio de información. 
+7. Asistencia financiera y técnica externa para el examen y la redacción de reglamentos y proyectos de ley en materia sanitaria y fitosanitaria.
+8. Asistencia técnica para que la política relativa a la facilitación de información comercial y relacionada con el comercio esté en consonancia con las políticas y los reglamentos del Gobierno.
+9. Asistencia técnica para diseñar un marco de comunicaciones que satisfaga las necesidades de la BAHA y sus partes interesadas. 
+10. Formación y desarrollo/mejora de la tecnología de la información.
+11. Asistencia técnica y financiera para desarrollar e implementar una red
+de área extensa para la BAHA.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">1. Desarrollar en la Dirección General de Comercio Exterior un portal comercial para centralizar las solicitudes de información y las respuestas.
 2. Establecer oficialmente un servicio de información comercial designado
 como autoridad central dentro del Gobierno.
 3. Redactor jurídico para modificar/revisar la legislación vigente a fin de designar la Unidad de Control de Suministros como el servicio de información oficial, con funciones y responsabilidades claramente definidas en todo lo relativo a las licencias de importación.
+, . Desarrollar en la Dirección General de Comercio Exterior un portal comercial para centralizar las solicitudes de información y las respuestas.
+2. Establecer oficialmente un servicio de información comercial designado
+como autoridad central dentro del Gobierno.
+3. Redactor jurídico para modificar/revisar la legislación vigente a fin de designar la Unidad de Control de Suministros como el servicio de información oficial, con funciones y responsabilidades claramente definidas en todo lo relativo a las licencias de importación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
-    <t>1. Formación en materia de notificaciones a la OMC.</t>
+    <t>1. Formación en materia de notificaciones a la OMC., . Formación en materia de notificaciones a la OMC.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>1. Facilitar más enlaces a través de otros sitios web relacionados con el comercio para que todos los comerciantes puedan consultar las modificaciones propuestas de las leyes y los reglamentos.
+2. Se requiere asistencia/asesoramiento jurídicos para:
+- Revisar/modificar o derogar las leyes vigentes para tener en cuenta la publicación de procedimientos/administración, etc. según lo prescrito en el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación. 
+- Seguir cumpliendo el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación. 
+3. Formación sobre OTC/Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación de la OMC., . Facilitar más enlaces a través de otros sitios web relacionados con el comercio para que todos los comerciantes puedan consultar las modificaciones propuestas de las leyes y los reglamentos.
 2. Se requiere asistencia/asesoramiento jurídicos para:
 - Revisar/modificar o derogar las leyes vigentes para tener en cuenta la publicación de procedimientos/administración, etc. según lo prescrito en el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación. 
 - Seguir cumpliendo el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación. 
 3. Formación sobre OTC/Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación de la OMC.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia técnica para elaborar una política en materia de consultas; debe incluirse específicamente formación en evaluación del impacto de la reglamentación.
 2. Asesoramiento técnico para desarrollar la estrategia/política para la
 celebración de consultas y designar la unidad encargada de la implementación.
 3. Asesor jurídico para determinar un enfoque estandarizado para las consultas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>IMF</t>
   </si>
   <si>
     <t xml:space="preserve">1. Se requiere un redactor con conocimientos especializados sobre el common law británico para establecer resoluciones vinculantes. 
 2. Formación en resoluciones vinculantes.
 3. Programa "Formación de formadores".
+, . Se requiere un redactor con conocimientos especializados sobre el common law británico para establecer resoluciones vinculantes. 
+2. Formación en resoluciones vinculantes.
+3. Programa "Formación de formadores".
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t xml:space="preserve">1. Consultoría para determinar el marco jurídico para el procedimiento de recurso o de revisión.
 2. Asesor jurídico para determinar el marco para la institucionalización del procedimiento de revisión y recurso.
 3. Se necesita asistencia jurídica para desarrollar la estructura del tribunal de apelación.
 4. Asistencia/orientaciones técnicas para determinar las necesidades de recursos humanos.
 5. Recursos financieros y técnicos para equipo y software y conocimientos especializados para desarrollar un sistema de archivo electrónico eficiente.
 6. Asistencia para desarrollar una política en materia de recursos y los procedimientos pertinentes.
+, . Consultoría para determinar el marco jurídico para el procedimiento de recurso o de revisión.
+2. Asesor jurídico para determinar el marco para la institucionalización del procedimiento de revisión y recurso.
+3. Se necesita asistencia jurídica para desarrollar la estructura del tribunal de apelación.
+4. Asistencia/orientaciones técnicas para determinar las necesidades de recursos humanos.
+5. Recursos financieros y técnicos para equipo y software y conocimientos especializados para desarrollar un sistema de archivo electrónico eficiente.
+6. Asistencia para desarrollar una política en materia de recursos y los procedimientos pertinentes.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>22 febrero 2019</t>
   </si>
   <si>
     <t>USDA, OIRSA</t>
   </si>
   <si>
     <t>1. Se requiere asesoramiento jurídico debido a que:
 - No hay una disposición jurídica a los efectos del control de la importación para los organismos que intervienen en la frontera.
 - No hay un procedimiento establecido para notificar a las autoridades en la frontera el refuerzo de controles e inspecciones. 
 - No hay un procedimiento establecido para la publicación de los avisos de terminación de una alerta de importación de manera no discriminatoria y fácilmente accesible.
 2. Se necesita asistencia técnica y apoyo financiero para establecer un sistema de notificación de alertas para la BAHA.
+3. Mientras tanto se ha contratado a un administrador de sistemas para que asista con la mejora del sitio web de la BAHA; sin embargo, nos falta un sistema de información y alerta para notificar a otros organismos y a los usuarios de servicios de los refuerzos de los controles y las inspecciones., . Se requiere asesoramiento jurídico debido a que:
+- No hay una disposición jurídica a los efectos del control de la importación para los organismos que intervienen en la frontera.
+- No hay un procedimiento establecido para notificar a las autoridades en la frontera el refuerzo de controles e inspecciones. 
+- No hay un procedimiento establecido para la publicación de los avisos de terminación de una alerta de importación de manera no discriminatoria y fácilmente accesible.
+2. Se necesita asistencia técnica y apoyo financiero para establecer un sistema de notificación de alertas para la BAHA.
 3. Mientras tanto se ha contratado a un administrador de sistemas para que asista con la mejora del sitio web de la BAHA; sin embargo, nos falta un sistema de información y alerta para notificar a otros organismos y a los usuarios de servicios de los refuerzos de los controles y las inspecciones.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
     <t>Retención</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t>1. Hacen falta servicios e instalaciones de cuarentena en todos los puntos importantes de entrada, incluidas instalaciones de tratamiento y unidades de refrigeración.</t>
   </si>
   <si>
     <t>Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1. Asistencia técnica para la adquisición de equipo para el laboratorio forense nacional, que realiza pruebas para el Servicio de Aduanas. 
 2. Todas las unidades de diagnóstico de la BAHA requieren más recursos humanos y materiales para mejorar la capacidad de prueba y cumplir la acreditación ISO 17025.
+3. Creación de capacidad para los funcionarios., . Asistencia técnica para la adquisición de equipo para el laboratorio forense nacional, que realiza pruebas para el Servicio de Aduanas. 
+2. Todas las unidades de diagnóstico de la BAHA requieren más recursos humanos y materiales para mejorar la capacidad de prueba y cumplir la acreditación ISO 17025.
 3. Creación de capacidad para los funcionarios.</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>22 agosto 2021</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t xml:space="preserve">1. Hace falta capacitación formal.
+, . Hace falta capacitación formal.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">1. Dotar a los organismos de sistemas plenamente electrónicos para su conectividad a SIDUNEA Mundo. Revisión de los sistemas actuales, mejora de los sistemas existentes y creación de nuevos sistemas (enfoque de ventanilla única).
 2. La BAHA necesita asistencia financiera y técnica para implementar un sistema de información para toda la organización. Este sistema abarcaría los procedimientos de importación y exportación y facilitaría el mecanismo de retirada cuando fuera necesario. Se requiere formación del personal en esta materia.
+, . Dotar a los organismos de sistemas plenamente electrónicos para su conectividad a SIDUNEA Mundo. Revisión de los sistemas actuales, mejora de los sistemas existentes y creación de nuevos sistemas (enfoque de ventanilla única).
+2. La BAHA necesita asistencia financiera y técnica para implementar un sistema de información para toda la organización. Este sistema abarcaría los procedimientos de importación y exportación y facilitaría el mecanismo de retirada cuando fuera necesario. Se requiere formación del personal en esta materia.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>CDB, OMA, IMF</t>
   </si>
   <si>
     <t xml:space="preserve">1. Contratación de un redactor jurídico.
 2. Obtención de la asistencia técnica externa necesaria para elaborar una estrategia de gestión de riesgo.
 3. Obtención de la asistencia técnica externa necesaria para establecer procedimientos operativos debido a la falta de criterios estandarizados.
 4. Obtención de la asistencia técnica externa necesaria sobre reunión de
 datos y elaboración de criterios para el análisis de la gestión del riesgo.
+, . Contratación de un redactor jurídico.
+2. Obtención de la asistencia técnica externa necesaria para elaborar una estrategia de gestión de riesgo.
+3. Obtención de la asistencia técnica externa necesaria para establecer procedimientos operativos debido a la falta de criterios estandarizados.
+4. Obtención de la asistencia técnica externa necesaria sobre reunión de
+datos y elaboración de criterios para el análisis de la gestión del riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>IMF, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">1. Formación especializada a la Unidad de Auditoría Posterior al Despacho de Aduana. Obtención de formación especializada de fuentes externas (OMA, UE y Consejo del Caribe para la Aplicación de las Leyes Aduaneras).
 2. Asistencia técnica para desarrollar e implementar los sistemas necesarios. Obtención de asistencia técnica de la UE. 
 3. Reestructuración de la Unidad de Auditoría Posterior al Despacho de Aduana y adquisición del software de auditoría adecuado y de otros instrumentos analíticos. Obtención de asistencia técnica para la financiación de la formación, el software y los instrumentos analíticos.
+, . Formación especializada a la Unidad de Auditoría Posterior al Despacho de Aduana. Obtención de formación especializada de fuentes externas (OMA, UE y Consejo del Caribe para la Aplicación de las Leyes Aduaneras).
+2. Asistencia técnica para desarrollar e implementar los sistemas necesarios. Obtención de asistencia técnica de la UE. 
+3. Reestructuración de la Unidad de Auditoría Posterior al Despacho de Aduana y adquisición del software de auditoría adecuado y de otros instrumentos analíticos. Obtención de asistencia técnica para la financiación de la formación, el software y los instrumentos analíticos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>1. Asistencia técnica para desarrollar una política y procedimientos en relación con el estudio sobre el tiempo necesario para el levante.
 2. Asistencia técnica para formación en el software necesario para el estudio sobre el tiempo necesario para el levante. 
+3. Asistencia para realizar un estudio sobre los aspectos que contribuyen a los plazos medios de levante de los productos regulados por la BAHA., . Asistencia técnica para desarrollar una política y procedimientos en relación con el estudio sobre el tiempo necesario para el levante.
+2. Asistencia técnica para formación en el software necesario para el estudio sobre el tiempo necesario para el levante. 
 3. Asistencia para realizar un estudio sobre los aspectos que contribuyen a los plazos medios de levante de los productos regulados por la BAHA.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">1. Creación de capacidad para desarrollar y administrar la tramitación del documento único para los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 2. Financiación para equipo de tecnología de la información para administrar los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
+3. Asistencia técnica para la normalización de los procedimientos relativos a los envíos urgentes. , . Creación de capacidad para desarrollar y administrar la tramitación del documento único para los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
+2. Financiación para equipo de tecnología de la información para administrar los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 3. Asistencia técnica para la normalización de los procedimientos relativos a los envíos urgentes. </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>1. Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
+incluso para los envíos en tránsito), . Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito)</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 enero 2030</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
-    <t>CDB, Unión Europea</t>
+    <t>Unión Europea, CDB</t>
   </si>
   <si>
     <t>1. Apoyo financiero para participar en las reuniones de los organismos
+internacionales de normalización y del Comité MSF de la OMC., . Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>CDB, BID</t>
   </si>
   <si>
     <t>1. Asistencia técnica y formación para establecer el servicio de ventanilla único requerido.
 2. Asistencia técnica: equipo para el funcionamiento de la ventanilla única.
 3. Creación de capacidad: formación para los usuarios (autoridades, agentes de aduana, etc.) de la ventanilla única. 
 4. Campaña de sensibilización pública sobre la necesidad y las ventajas de la ventanilla única.
+Se está adoptando un enfoque regional para implantar una ventanilla única regional, que será compatible con las normas internacionales; Belice ha adoptado un enfoque nacional en cuanto al pleno cumplimiento (cuestión clave: compatibilidad)., . Asistencia técnica y formación para establecer el servicio de ventanilla único requerido.
+2. Asistencia técnica: equipo para el funcionamiento de la ventanilla única.
+3. Creación de capacidad: formación para los usuarios (autoridades, agentes de aduana, etc.) de la ventanilla única. 
+4. Campaña de sensibilización pública sobre la necesidad y las ventajas de la ventanilla única.
 Se está adoptando un enfoque regional para implantar una ventanilla única regional, que será compatible con las normas internacionales; Belice ha adoptado un enfoque nacional en cuanto al pleno cumplimiento (cuestión clave: compatibilidad).</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia técnica para impartir formación especializada. No hay funcionarios formados en supervisión y auditoría de operaciones de manufactura.
+, . Asistencia técnica para impartir formación especializada. No hay funcionarios formados en supervisión y auditoría de operaciones de manufactura.
 </t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3</t>
+    <t>11.1, 11.2, 11.3, 11.16, 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Estudio y examen exhaustivos de otros derechos y cargas. Se necesita asistencia técnica para el estudio y examen exhaustivos.
-[...9 lines deleted...]
-    <t>1. Asistencia técnica para facilitar el examen/estudio exhaustivo y redactar un texto jurídico. Examen y análisis exhaustivos de la viabilidad y las ventajas de pertenecer a la SIECA (incluirá una cláusula que aborde cuestiones relativas al tránsito transfronterizo).</t>
+    <t>1. Estudio y examen exhaustivos de otros derechos y cargas. Se necesita asistencia técnica para el estudio y examen exhaustivos.
+, . Estudio y examen exhaustivos de otros derechos y cargas. Se necesita asistencia técnica para el estudio y examen exhaustivos.
+, 1. Asistencia técnica para facilitar el examen/estudio exhaustivo y redactar un texto jurídico. Examen y análisis exhaustivos de la viabilidad y las ventajas de pertenecer a la SIECA (incluirá una cláusula que aborde cuestiones relativas al tránsito transfronterizo)., Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...4 lines deleted...]
-    <t>Diagnóstico y evaluación de necesidades, Marco legislativo y reglamentario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -812,51 +817,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -872,864 +877,806 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...8 lines deleted...]
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>47</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.2</v>
       </c>
       <c r="B11">
         <v>5.2</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5.3</v>
       </c>
-      <c r="B12" t="s">
-        <v>57</v>
+      <c r="B12">
+        <v>5.3</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>6.3</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>6.3</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.1</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>7.1</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.2</v>
       </c>
       <c r="B16">
         <v>7.2</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>75</v>
+      <c r="B17">
+        <v>7.4</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
-      <c r="B18" t="s">
-        <v>80</v>
+      <c r="B18">
+        <v>7.5</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.6</v>
       </c>
-      <c r="B19" t="s">
-        <v>85</v>
+      <c r="B19">
+        <v>7.6</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="J19" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>89</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>93</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J22" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="I23" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
-      <c r="B24" t="s">
-        <v>105</v>
+      <c r="B24">
+        <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="I24" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="J24" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
-      <c r="B25" t="s">
-        <v>110</v>
+      <c r="B25">
+        <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="J25" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
-      <c r="B26" t="s">
-        <v>112</v>
+      <c r="B26">
+        <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="J26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="J27" t="s">
-        <v>118</v>
-[...57 lines deleted...]
-        <v>123</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">