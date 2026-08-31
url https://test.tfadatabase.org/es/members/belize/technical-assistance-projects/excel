--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -62,51 +62,51 @@
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>CDB</t>
+    <t>BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia financiera externa para implementar la versión electrónica del Arancel y la nomenclatura aduaneros de Belice, así como el manual electrónico sobre los procedimientos aduaneros.
 2. Desarrollo de sistemas para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
 3. Estudio de diagnóstico sobre la pertinencia del régimen de licencias de importación por categorías de productos, a fin de preparar un marco normativo/jurídico moderno. Se requiere asistencia jurídica para avanzar.
 4. Desarrollo de un portal comercial, para lo cual se necesita un sitio web operativo de la Dirección General de Comercio Exterior.  
 5. Asistencia técnica para evaluar la infraestructura actual y las recomendaciones de desarrollo e implementación de un sistema electrónico de gestión de la información comercial. La asistencia debe incluir equipo y formación a todos los niveles.
 6. Asistencia financiera y técnica externa para un sistema de información amplio para la Autoridad de Sanidad Agrícola de Belice (BAHA) que permita transacciones electrónicas y el intercambio de información. 
 7. Asistencia financiera y técnica externa para el examen y la redacción de reglamentos y proyectos de ley en materia sanitaria y fitosanitaria. 
 8. Asistencia técnica para que la política relativa a la facilitación de información comercial y relacionada con el comercio esté en consonancia con las políticas y los reglamentos del Gobierno. 
 9. Asistencia técnica para diseñar un marco de comunicaciones que satisfaga las necesidades de la BAHA y sus partes interesadas.
 10. Formación y desarrollo/mejora de la tecnología de la información. 
 11. Asistencia técnica y financiera para desarrollar e implementar una red de área extensa para la BAHA.
 , . Asistencia financiera externa para implementar la versión electrónica del Arancel y la nomenclatura aduaneros de Belice, así como el manual electrónico sobre los procedimientos aduaneros.
 2. Desarrollo de sistemas para salvaguardar y proteger la autenticidad de los documentos que se carguen para evitar el uso no autorizado y la manipulación.
 3. Estudio de diagnóstico sobre la pertinencia del régimen de licencias de importación por categorías de productos, a fin de preparar un marco normativo/jurídico moderno. Se requiere asistencia jurídica para avanzar.
 4. Desarrollo de un portal comercial, para lo cual se necesita un sitio web operativo de la Dirección General de Comercio Exterior.  
 5. Asistencia técnica para evaluar la infraestructura actual y las recomendaciones de desarrollo e implementación de un sistema electrónico de gestión de la información comercial. La asistencia debe incluir equipo y formación a todos los niveles.
 6. Asistencia financiera y técnica externa para un sistema de información amplio para la Autoridad de Sanidad Agrícola de Belice (BAHA) que permita transacciones electrónicas y el intercambio de información. 
 7. Asistencia financiera y técnica externa para el examen y la redacción de reglamentos y proyectos de ley en materia sanitaria y fitosanitaria. 
 8. Asistencia técnica para que la política relativa a la facilitación de información comercial y relacionada con el comercio esté en consonancia con las políticas y los reglamentos del Gobierno. 
 9. Asistencia técnica para diseñar un marco de comunicaciones que satisfaga las necesidades de la BAHA y sus partes interesadas.
 10. Formación y desarrollo/mejora de la tecnología de la información. 
 11. Asistencia técnica y financiera para desarrollar e implementar una red de área extensa para la BAHA.
 </t>
@@ -199,51 +199,51 @@
 2. Se requiere asistencia/asesoramiento jurídicos para:
 - Revisar/modificar o derogar las leyes vigentes para tener en cuenta la publicación de procedimientos/administración, etc. según lo prescrito en el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación. 
 - Seguir cumpliendo el Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación. 
 3. Formación sobre OTC/Acuerdo sobre Procedimientos para el Trámite de Licencias de Importación de la OMC.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia técnica para elaborar una política en materia de consultas; debe incluirse específicamente formación en evaluación del impacto de la reglamentación.
 2. Asesoramiento técnico para desarrollar la estrategia/política para la
 celebración de consultas y designar la unidad encargada de la implementación.
 3. Asesor jurídico para determinar un enfoque estandarizado para las consultas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
-    <t>IMF</t>
+    <t>FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1. Se requiere un redactor con conocimientos especializados sobre el common law británico para establecer resoluciones vinculantes. 
 2. Formación en resoluciones vinculantes.
 3. Programa "Formación de formadores".
 , . Se requiere un redactor con conocimientos especializados sobre el common law británico para establecer resoluciones vinculantes. 
 2. Formación en resoluciones vinculantes.
 3. Programa "Formación de formadores".
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t xml:space="preserve">1. Consultoría para determinar el marco jurídico para el procedimiento de recurso o de revisión.
 2. Asesor jurídico para determinar el marco para la institucionalización del procedimiento de revisión y recurso.
 3. Se necesita asistencia jurídica para desarrollar la estructura del tribunal de apelación.
 4. Asistencia/orientaciones técnicas para determinar las necesidades de recursos humanos.
 5. Recursos financieros y técnicos para equipo y software y conocimientos especializados para desarrollar un sistema de archivo electrónico eficiente.
@@ -327,73 +327,73 @@
 </t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">1. Dotar a los organismos de sistemas plenamente electrónicos para su conectividad a SIDUNEA Mundo. Revisión de los sistemas actuales, mejora de los sistemas existentes y creación de nuevos sistemas (enfoque de ventanilla única).
 2. La BAHA necesita asistencia financiera y técnica para implementar un sistema de información para toda la organización. Este sistema abarcaría los procedimientos de importación y exportación y facilitaría el mecanismo de retirada cuando fuera necesario. Se requiere formación del personal en esta materia.
 , . Dotar a los organismos de sistemas plenamente electrónicos para su conectividad a SIDUNEA Mundo. Revisión de los sistemas actuales, mejora de los sistemas existentes y creación de nuevos sistemas (enfoque de ventanilla única).
 2. La BAHA necesita asistencia financiera y técnica para implementar un sistema de información para toda la organización. Este sistema abarcaría los procedimientos de importación y exportación y facilitaría el mecanismo de retirada cuando fuera necesario. Se requiere formación del personal en esta materia.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
-    <t>CDB, OMA, IMF</t>
+    <t>BDC, OMA, FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1. Contratación de un redactor jurídico.
 2. Obtención de la asistencia técnica externa necesaria para elaborar una estrategia de gestión de riesgo.
 3. Obtención de la asistencia técnica externa necesaria para establecer procedimientos operativos debido a la falta de criterios estandarizados.
 4. Obtención de la asistencia técnica externa necesaria sobre reunión de
 datos y elaboración de criterios para el análisis de la gestión del riesgo.
 , . Contratación de un redactor jurídico.
 2. Obtención de la asistencia técnica externa necesaria para elaborar una estrategia de gestión de riesgo.
 3. Obtención de la asistencia técnica externa necesaria para establecer procedimientos operativos debido a la falta de criterios estandarizados.
 4. Obtención de la asistencia técnica externa necesaria sobre reunión de
 datos y elaboración de criterios para el análisis de la gestión del riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
-    <t>IMF, OMA</t>
+    <t>FMI, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">1. Formación especializada a la Unidad de Auditoría Posterior al Despacho de Aduana. Obtención de formación especializada de fuentes externas (OMA, UE y Consejo del Caribe para la Aplicación de las Leyes Aduaneras).
 2. Asistencia técnica para desarrollar e implementar los sistemas necesarios. Obtención de asistencia técnica de la UE. 
 3. Reestructuración de la Unidad de Auditoría Posterior al Despacho de Aduana y adquisición del software de auditoría adecuado y de otros instrumentos analíticos. Obtención de asistencia técnica para la financiación de la formación, el software y los instrumentos analíticos.
 , . Formación especializada a la Unidad de Auditoría Posterior al Despacho de Aduana. Obtención de formación especializada de fuentes externas (OMA, UE y Consejo del Caribe para la Aplicación de las Leyes Aduaneras).
 2. Asistencia técnica para desarrollar e implementar los sistemas necesarios. Obtención de asistencia técnica de la UE. 
 3. Reestructuración de la Unidad de Auditoría Posterior al Despacho de Aduana y adquisición del software de auditoría adecuado y de otros instrumentos analíticos. Obtención de asistencia técnica para la financiación de la formación, el software y los instrumentos analíticos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>1. Asistencia técnica para desarrollar una política y procedimientos en relación con el estudio sobre el tiempo necesario para el levante.
 2. Asistencia técnica para formación en el software necesario para el estudio sobre el tiempo necesario para el levante. 
 3. Asistencia para realizar un estudio sobre los aspectos que contribuyen a los plazos medios de levante de los productos regulados por la BAHA., . Asistencia técnica para desarrollar una política y procedimientos en relación con el estudio sobre el tiempo necesario para el levante.
 2. Asistencia técnica para formación en el software necesario para el estudio sobre el tiempo necesario para el levante. 
 3. Asistencia para realizar un estudio sobre los aspectos que contribuyen a los plazos medios de levante de los productos regulados por la BAHA.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
@@ -419,62 +419,62 @@
   </si>
   <si>
     <t>1. Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito), . Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito)</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 enero 2030</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
-    <t>Unión Europea, CDB</t>
+    <t>Unión Europea, BDC</t>
   </si>
   <si>
     <t>1. Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC., . Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC.</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>CDB, BID</t>
+    <t>BDC, BID</t>
   </si>
   <si>
     <t>1. Asistencia técnica y formación para establecer el servicio de ventanilla único requerido.
 2. Asistencia técnica: equipo para el funcionamiento de la ventanilla única.
 3. Creación de capacidad: formación para los usuarios (autoridades, agentes de aduana, etc.) de la ventanilla única. 
 4. Campaña de sensibilización pública sobre la necesidad y las ventajas de la ventanilla única.
 Se está adoptando un enfoque regional para implantar una ventanilla única regional, que será compatible con las normas internacionales; Belice ha adoptado un enfoque nacional en cuanto al pleno cumplimiento (cuestión clave: compatibilidad)., . Asistencia técnica y formación para establecer el servicio de ventanilla único requerido.
 2. Asistencia técnica: equipo para el funcionamiento de la ventanilla única.
 3. Creación de capacidad: formación para los usuarios (autoridades, agentes de aduana, etc.) de la ventanilla única. 
 4. Campaña de sensibilización pública sobre la necesidad y las ventajas de la ventanilla única.
 Se está adoptando un enfoque regional para implantar una ventanilla única regional, que será compatible con las normas internacionales; Belice ha adoptado un enfoque nacional en cuanto al pleno cumplimiento (cuestión clave: compatibilidad).</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">1. Asistencia técnica para impartir formación especializada. No hay funcionarios formados en supervisión y auditoría de operaciones de manufactura.
 , . Asistencia técnica para impartir formación especializada. No hay funcionarios formados en supervisión y auditoría de operaciones de manufactura.
 </t>