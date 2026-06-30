--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,469 +12,415 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Examen de la legislación vigente.
 •	Formación de todos los funcionarios de los organismos competentes que intervienen en la frontera, para que conozcan mejor las obligaciones internacionales, la legislación nacional pertinente y las diferentes funciones y tipos de información que deben publicar los organismos. Va dirigida también a otras disposiciones del AFC, como las disciplinas que impone el artículo 6 en materia de derechos y cargas.
 •	Fomento de las competencias de las unidades competentes en la publicación de la información.
 •	Elaboración de procedimientos operativos normalizados para las publicaciones.
 •	Creación de infraestructura de TIC, en particular mediante el establecimiento de sitios web y de vínculos entre los organismos.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>•	Realización de un estudio para censar las publicaciones editadas por los organismos que intervienen en la frontera y determinas las lagunas.
 •	Elaboración y aplicación de directrices y procedimientos operativos normalizados para la publicación de información relacionada con el comercio.
 •	Asistencia para preparar una descripción de los trámites de los procedimientos de importación, exportación, tránsito y recurso de los diferentes organismos competentes que intervienen en la frontera.
 •	Asistencia para determinar todos los formularios y documentos requeridos.
 •	Instalación de equipos y sistemas informáticos adecuados para los organismos que intervienen en la frontera.
 •	Formación pertinente para los organismos que intervienen en la frontera y los usuarios.
 •	Difusión pública de la información disponible en línea.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>•	Designación de los organismos o departamentos competentes.
 •	Formación del personal (incluida formación recíproca) en competencias básicas.
 •	Formación del personal en la prestación de servicios.
 •	Formación del personal en la gestión del servicio de información.
 •	Establecimiento de normas y procedimientos de control de calidad, incluidos plazos fijos.
 •	Establecimiento de directrices que abarquen la totalidad del procedimiento (de la recepción de las solicitudes al envío de las respuestas a la parte solicitante).
 •	Elaboración y utilización de plantillas para la comunicación.
 •	Establecimiento de normas y procedimientos de control de calidad, incluidos plazos fijos para el envío de las respuestas.
 •	Adquisición de equipo de tecnologías de la información y las comunicaciones (TIC) y de otros tipos.</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>•	Asistencia a fin de establecer un marco jurídico para las consultas.
 •	Proporcionar un experto para realizar un diagnóstico de la normativa nacional y regional vigente, divulgar las mejores prácticas y realizar actividades de creación de capacidad para los organismos competentes.
 •	Preparar los procedimientos de aplicación para todos los organismos competentes.
 •	Comunicación y difusión de las nuevas disposiciones.
 •	Formación del personal de los organismos públicos.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>•	Asistencia para elaborar una política en materia de recursos y los procedimientos pertinentes y/o para examinar la política y los procedimientos vigentes.
 •	Asistencia técnica para elaborar políticas y normas sobre el establecimiento de procedimientos de recurso o de revisión eficaces.
 •	Asistencia para elaborar procedimientos de recurso y darlos a conocer a la comunidad empresarial.
 •	Asistencia técnica para elaborar procedimientos operativos normalizados.
 -	Recursos humanos/formación:
 •	Asistencia técnica para el fomento y la creación de capacidad de las principales partes interesadas (organismos que intervienen en la frontera) a fin de favorecer una mejor comprensión de los procedimientos de recurso y revisión. Formación para los miembros del Comité de Recurso, jueces especializados, etc., en los procedimientos aduaneros.
 •	Recursos financieros y técnicos para equipos y programas informáticos y conocimientos especializados para crear un sistema de archivo electrónico eficiente.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>•	Examen jurídico y de la reglamentación con miras a determinar la conformidad con esta disposición.
 -	Análisis del proceso operativo:
 •	Establecimiento de esferas de responsabilidad y mecanismos claramente definidos para el desempeño de funciones y tareas conexas, por ejemplo en relación con la validez de las pruebas de confirmación en todo el país y el procedimiento de notificación del componente en el país exportador.
 •	Elaboración y validación de un manual de procedimientos operativos normalizados.
 •	Difusión del manual entre los organismos competentes, a ser posible por medio de un sitio web, con miras a aclarar sus intervenciones respectivas.
 •	Formación del personal en gestión del sistema de notificación formal y en mejores prácticas nacionales e internacionales.
 •	Organización de seminarios orientados a los operadores económicos.
 •	Creación de un sistema de comunicación basado en las TIC accesible a nivel mundial e instantáneo para las notificaciones de alerta e información, que conecte al organismo encargado de la inocuidad de los alimentos con la Autoridad Nacional de Inspección y Cuarentena Agropecuarias y los puestos fronterizos.
 •	Reforzar los mecanismos para ejercitar el derecho de recurso o de revisión.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>•	Modificar la legislación/reglamentación pertinente a fin de garantizar que los comerciantes tengan derecho a realizar una segunda prueba.
 •	Asistencia para elaborar criterios de acreditación y/o determinación de los laboratorios con capacidad para aplicar los procedimientos de prueba pertinentes.
 •	Elaborar procedimientos operativos normalizados, incluso para las técnicas de muestreo adecuadas y el tratamiento de los resultados contradictorios de la segunda prueba.
 -	Recursos humanos/formación:
 •	Actividades de creación de capacidad para los organismos competentes que intervienen en la frontera, los técnicos de laboratorio y los comerciantes.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>•	Develop competence in using methodologies to quantify costs in order to justify fees and charges
 •	Develop a comprehensive training programme to periodically assess existing and new fees and charges
 •	Develop and publish a single list of all fees and charges related to imports and exports</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>•	Technical assistance for mapping and costing the services rendered by Customs, and for developing a fair and transparent fee structure</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>•	Review existing legislation applicable to this Article
 •	Develop and publish procedures
 •	Consultations with stakeholders through workshops, seminars and round table meetings
 •	Training
 •	Capacity building for all border authorities</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>•	Review existing systems and policies and determine the feasibility of, and resources required to set up and operate, an electronic payment system
 •	Preparation of a strategy document for the development of e-payment
 •	Development of e-payment solutions (all banks)
 •	Drafting/amendment of all electronic versions of laws and the Finance Act in order to implement an electronic payment system
 •	Procedures - Assistance to develop relevant procedures in order to implement an electronic payment system and ensure it is used effectively
 •	Enhance the technological capacity of border and government agencies with a view to implementing an electronic payment system
 •	Development, set-up and installation of appropriate technology and equipment to put in place an electronic payment system</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>•	Review existing legislation
 •	Assistance to develop a risk management strategy with target percentages of low/high risk cargo
 •	Assistance to establish operating procedures
 •	Drafting of risk management committee terms of reference
 •	 Drafting of position description for staff involved in risk management and creation of a risk management unit
 •	Train customs and quarantine staff to analyse available transaction data from CMS, and to identify criteria for high-risk cargo
 •	Assistance in areas of risk management analysis with regard to data-gathering and criteria building
 •	Technical assistance and capacity building for the National Agriculture Quarantine Inspection Authority
 •	Develop risk profiles using available transaction data
 •	A sound compliance management regime needs to be implemented, including with respect to the ASYCUDA inspection reporting module
 •	The customs service requires technical assistance for training on targeting and risk-profiling
 •	Technical assistance to develop the capacity of relevant border agencies, so that they fully understand the risk management system and are able to apply it
 •	ICT assistance required to acquire and enhance the technological skills required to conduct a proper risk management process</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>	Legal:
 •	Develop/review relevant legislation and policies for post-clearance audit (PCA)
 •	Develop procedures incorporating connectivity with risk management
 •	Develop a training plan/module for customs officials and agents and target groups
 •	Human resources/training: Capacity building and training for customs officials on post-clearance audit procedures
 •	Develop the data-analysis skills and knowledge of customs and border agency officials. Capacity building and training for customs PCA officials on auditing techniques and methodology
 •	Technological capacity building for border agencies with a view to PCA implementation and the incorporation of PCA into risk management programmes
 •	Provision of appropriate technology and equipment to help implement PCA
 •	Draft and implement a programme to raise the trading community's awareness of the role of PCA and PCA-related regulatory requirements</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t>•	Assistance needed to set up systems to meet TFA requirements regarding the regular measurement and publication of average release times
 •	Assistance to develop procedures for the regular publication and measurement of average release times
 •	Creation of a committee comprising several agencies to measure the average release time for goods
 •	Training on designing, planning, conducting and analysing a Time Release Study for Customs and other border agencies
 •	Raise border agency officials' awareness of the need for cooperation during and after the Time Release Study
 •	Training and capacity building for staff/officials of the agencies concerned and economic operators on the interpretation of study results
 •	Assistance to develop and implement an automated system to eliminate inaccuracies in the measurement of time taken for processes</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>•	Develop relevant legislation and policies that will allow for the creation of an authorized operators (AO) programme
 •	Develop proper procedures and criteria for the assessment of authorized operators that meet specified criteria within the framework of the AO programme
 •	Capacity building for all border agencies is needed to ensure full compliance with this measure
 •	Develop a monitoring framework through which Customs can establish and monitor operators' compliance
 •	Support for the design and implementation of an appropriate system for authorized economic operators
 •	Training of customs officers and relevant stakeholders in order to facilitate the establishment and smooth implementation of the authorized economic operator programme</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>•	Develop relevant legislation and policies
 •	Review/update standard operating procedures (SOPs)
 •	Develop instructions/SOPs
 •	Training for customs and border agency officials on clearance of commercial cargo at airports</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t>•	Review and amend, if necessary, relevant legislation
 •	Review and create, if necessary, MOU between border agencies
 •	Review border procedures and cross-border operations in order to assess current situation
 •	Harmonization of different systems between bordering countries
 	For both national and cross-border cooperation:
 •	Enactment of the relevant procedural regulations to guide operations
 •	Increased institutional capacity
 •	Review and, if necessary, improve infrastructure and equipment
 •	Training/capacity building for staff of the various regulatory agencies at borders
 •	Consultations with stakeholders
 •	Campaign to raise awareness of changes</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>•	Review/develop a legislative or administrative framework for periodic reviews
 •	Develop procedures and policies for reviews of formalities and documentation requirements
 •	Develop capacity in respect of the analysis of trade formalities and documentation and the impact of such formalities and documentation
 •	Establish consultation mechanism with all stakeholders (government and private sector)
 •	Programme to raise awareness of changes</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t>•	Review and amend legislation if necessary
 •	Develop regulations and instructions
 •	Training for officials
 •	Programme to raise awareness of changes</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>•	Training and awareness-raising activities for customs officers on the use of WCO instruments and tools for the uniform implementation of the TFA by the customs administration
 •	Support to attend standard-setting meetings
 •	Training on existing international standards and related legal instruments (e.g. ECOWAS, WCO and ISO standards)
 •	Assistance to develop a coherent and consistent national policy for adopting and implementing international standards</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t>•	Develop entire government single window policy/strategy
 •	Conduct feasibility study
 •	Review and update relevant legislative, institutional and regulatory framework of relevant agencies
 •	Analyse and harmonize business processes and data/documentation requirements for the import, export or transit of goods
 •	Development of an appropriate IT system
 •	Training for officials overseeing the establishment of, and using, the single window
 •	Training for other stakeholders
 •	Awareness-raising campaign</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.1, 11.2, 11.3, 11.4, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>•	Review and amend, if necessary, laws, regulations, procedures, and documentation requirements
 •	Review any transit fees to ensure they reflect the cost of services rendered
 •	Assistance to assess the impact of measures applied to transit traffic (charges, regulations, formalities) and to ensure that objectives are legitimate and that the least trade-restrictive options are applied
 •	Review, improve and amend procedures for managing guarantees
 •	Review/update automated systems to ensure the availability of tools for the control of transit operations and the management of transit guarantees
 •	Training for all stakeholders
 •	Training/capacity building for transit coordinator</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>•	Examen/modification des lois, réglementations et instructions
 •	Élaboration de procédures
 •	Mise en place d'un cadre institutionnel définissant clairement le rôle et les pouvoirs du point le contact
 •	Formation/renforcement des capacités de l'ensemble des fonctionnaires/parties prenantes concernés
 •	Examen de la possibilité de vérifier les déclarations au moyen du système d'information douanière
 •	Suivi de la pratique concernant la protection et la confidentialité, la fourniture de renseignements et le report de la réponse ou le refus de répondre à une demande</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -852,695 +798,695 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>4</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>6.1</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.2</v>
       </c>
-      <c r="B10" t="s">
-        <v>46</v>
+      <c r="B10">
+        <v>6.2</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>7.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.2</v>
       </c>
       <c r="B12">
         <v>7.2</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>7.4</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.5</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.5</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.6</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.6</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.7</v>
       </c>
-      <c r="B16" t="s">
-        <v>70</v>
+      <c r="B16">
+        <v>7.7</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.8</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>7.8</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>8</v>
       </c>
-      <c r="B18" t="s">
-        <v>76</v>
+      <c r="B18">
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="J18" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.1</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="J19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.2</v>
       </c>
-      <c r="B20" t="s">
-        <v>85</v>
+      <c r="B20">
+        <v>10.2</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="J20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.3</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="J21" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.4</v>
       </c>
-      <c r="B22" t="s">
-        <v>91</v>
+      <c r="B22">
+        <v>10.4</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" t="s">
+        <v>77</v>
+      </c>
+      <c r="J22" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="J23" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>99</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="J24" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">