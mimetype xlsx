--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,184 +12,157 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>31 diciembre 2018</t>
   </si>
   <si>
     <t>31 agosto 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Unión Europea</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>27 octubre 2023</t>
   </si>
   <si>
-    <t>Unión Europea, Swisscontact, GATF, Unión Europea</t>
+    <t>Unión Europea, Swisscontact, GATF</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
-    <t>1 mayo 2023</t>
-[...5 lines deleted...]
-    <t>8.2 (a)</t>
+    <t>01 mayo 2023</t>
+  </si>
+  <si>
+    <t>Unión Europea, JICA</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
-    <t>1 enero 2025</t>
-[...2 lines deleted...]
-    <t>WB, BAsD</t>
+    <t>01 enero 2025</t>
+  </si>
+  <si>
+    <t>Banco Mundial, BAsD</t>
   </si>
   <si>
     <t>•	Se necesita asistencia técnica y apoyo para la creación de capacidad para fortalecer la capacidad de la administración de aduanas en el marco del nuevo mandato que le ha sido otorgado como único organismo en frontera.
 •	Se necesita asistencia técnica y apoyo para la creación de capacidad para un proyecto piloto sobre el establecimiento de una ventanilla única de inspección.
 •	Se necesita asistencia técnica y apoyo para la creación de capacidad para todos los organismos en frontera en lo que respecta al Acuerdo sobre Facilitación del Comercio.</t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.2 (b)</t>
-[...13 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>7 mayo 2024</t>
+    <t>07 mayo 2024</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>BAsD</t>
   </si>
   <si>
     <t>•	Se necesita asistencia técnica y apoyo para la creación de capacidad para ampliar las carreteras y crear separaciones en las vías.</t>
   </si>
   <si>
     <t>Infraestructura y equipo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -508,408 +481,280 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.1</v>
+      </c>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>8.2</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="I5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
+      <c r="J5" t="s">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>10.4</v>
+      </c>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>15</v>
       </c>
-      <c r="G6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I6" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7">
+        <v>11.5</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" t="s">
         <v>38</v>
       </c>
-      <c r="C7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      <c r="B8" t="s">
         <v>39</v>
-      </c>
-[...118 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">