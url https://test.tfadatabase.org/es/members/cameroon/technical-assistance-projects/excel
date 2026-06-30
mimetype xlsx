--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,331 +12,299 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 marzo 2024</t>
   </si>
   <si>
     <t>22 agosto 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>1. Formation spécifique du personnel douanier et des administrations techniques en charge de l’administration du mécanisme de décision anticipée.
 2. Sensibilisation et mise à niveau des acteurs, en particulier les PME sur le contenu et les avantages du mécanisme de décision anticipée.
+3. Mise à disposition d’une infrastructure technique et technologique appropriée au bénéficie de la douane et des administrations techniques pour la mise en œuvre efficace du mécanisme de décision anticipée., . Formation spécifique du personnel douanier et des administrations techniques en charge de l’administration du mécanisme de décision anticipée.
+2. Sensibilisation et mise à niveau des acteurs, en particulier les PME sur le contenu et les avantages du mécanisme de décision anticipée.
 3. Mise à disposition d’une infrastructure technique et technologique appropriée au bénéficie de la douane et des administrations techniques pour la mise en œuvre efficace du mécanisme de décision anticipée.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 marzo 2022</t>
+  </si>
+  <si>
+    <t>1. Formation du personnel des administrations techniques et de l’Agence en charge des normes et de la qualité sur la gestion des contrôles et inspections renforcés.
+2. Renforcement de l’infrastructure technique et technologique et des équipements appropriés pour l’interconnexion des services et le partage d’informations en matière de contrôles ou d’inspections renforcés., . Formation du personnel des administrations techniques et de l’Agence en charge des normes et de la qualité sur la gestion des contrôles et inspections renforcés.
+2. Renforcement de l’infrastructure technique et technologique et des équipements appropriés pour l’interconnexion des services et le partage d’informations en matière de contrôles ou d’inspections renforcés.</t>
+  </si>
+  <si>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
+  </si>
+  <si>
+    <t>Retención</t>
   </si>
   <si>
     <t>1. Formation du personnel des administrations techniques et de l’Agence en charge des normes et de la qualité sur la gestion des contrôles et inspections renforcés.
 2. Renforcement de l’infrastructure technique et technologique et des équipements appropriés pour l’interconnexion des services et le partage d’informations en matière de contrôles ou d’inspections renforcés.</t>
-  </si>
-[...7 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1. Formation du personnel des administrations techniques et de l’Agence en charge des normes sur les procédures d’essai.
 2. Accompagnement des laboratoires dans leur processus d’accréditation.
 3. Renforcement de l’infrastructure technique et technologique des laboratoires accrédités.
+4. Accompagnement dans la mise en place de nouveaux laboratoires répondant aux normes internationales., . Formation du personnel des administrations techniques et de l’Agence en charge des normes sur les procédures d’essai.
+2. Accompagnement des laboratoires dans leur processus d’accréditation.
+3. Renforcement de l’infrastructure technique et technologique des laboratoires accrédités.
 4. Accompagnement dans la mise en place de nouveaux laboratoires répondant aux normes internationales.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t>31 marzo 2029</t>
   </si>
   <si>
     <t>1. Sensibilisation et Formation des acteurs et des responsables de la douane sur les nouvelles règles (Innovations du nouveau Code des Douanes) en matière de contentieux douanier (règles dont l’esprit est davantage tourné vers la facilitation et moins sur la répression).
+2. Renforcement du système informatique douanier à travers une dématérialisation totale du processus de gestion du contentieux douanier.
+3. Vulgarisation des innovations du nouveau Code des Douanes sur les règles contentieuses, . Sensibilisation et Formation des acteurs et des responsables de la douane sur les nouvelles règles (Innovations du nouveau Code des Douanes) en matière de contentieux douanier (règles dont l’esprit est davantage tourné vers la facilitation et moins sur la répression).
 2. Renforcement du système informatique douanier à travers une dématérialisation totale du processus de gestion du contentieux douanier.
 3. Vulgarisation des innovations du nouveau Code des Douanes sur les règles contentieuses</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>1. Sensibilisation et formation des acteurs sur le mécanisme du paiement électronique.
 2. Renforcement de l’infrastructure technique et technologique et des équipements appropriés des administrations techniques pour une mise en œuvre efficace des opérations de paiement électronique.
 3. Assistance technique à la mise en place d’un mécanisme de paiement unique dans les procédures.</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separación del levante</t>
   </si>
   <si>
-    <t>1. Sensibilisation et formation des acteurs sur tous les contours du mécanisme de séparation de la mainlevée de la détermination finale des droits de douane, taxes, redevances et impositions (crédits d’enlèvement, etc.).</t>
+    <t>1. Sensibilisation et formation des acteurs sur tous les contours du mécanisme de séparation de la mainlevée de la détermination finale des droits de douane, taxes, redevances et impositions (crédits d’enlèvement, etc.)., . Sensibilisation et formation des acteurs sur tous les contours du mécanisme de séparation de la mainlevée de la détermination finale des droits de douane, taxes, redevances et impositions (crédits d’enlèvement, etc.).</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>1. Formation du personnel des douanes et des administrations techniques aux instruments d’analyse des données et de gestion des risques ;
+2. Appui technique à la finalisation de l’infrastructure de la valeur de la Douane et de l’entrepôt des données dans le système douanier., . Formation du personnel des douanes et des administrations techniques aux instruments d’analyse des données et de gestion des risques ;
 2. Appui technique à la finalisation de l’infrastructure de la valeur de la Douane et de l’entrepôt des données dans le système douanier.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
-    <t>1. Formation du personnel des douanes et des administrations techniques en charge du contrôle a posteriori sur l’appropriation du module du contrôle a posteriori dans le système douanier.</t>
+    <t>1. Formation du personnel des douanes et des administrations techniques en charge du contrôle a posteriori sur l’appropriation du module du contrôle a posteriori dans le système douanier., . Formation du personnel des douanes et des administrations techniques en charge du contrôle a posteriori sur l’appropriation du module du contrôle a posteriori dans le système douanier.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>1. Formation du personnel de la douane et des administrations techniques sur la gestion du programme OEA.
+2. Assistance technique en faveur de la douane et des administrations techniques pour l’implémentation du mécanisme de reconnaissance mutuelle dans l’implémentation du programme des OEA., . Formation du personnel de la douane et des administrations techniques sur la gestion du programme OEA.
 2. Assistance technique en faveur de la douane et des administrations techniques pour l’implémentation du mécanisme de reconnaissance mutuelle dans l’implémentation du programme des OEA.</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
-    <t>1. Formation du personnel de la douane sur la gestion des envois électroniques et la collecte des recettes résultant du commerce électronique.</t>
-[...2 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
+    <t>1. Formation du personnel de la douane sur la gestion des envois électroniques et la collecte des recettes résultant du commerce électronique., . Formation du personnel de la douane sur la gestion des envois électroniques et la collecte des recettes résultant du commerce électronique.</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>31 marzo 2026</t>
   </si>
   <si>
-    <t>1. Mise en place d’une infrastructure logistique et des équipements de manutention appropriés pour l’entreposage des marchandises périssables en attente de leur mainlevée aux aéroports.</t>
+    <t>1. Mise en place d’une infrastructure logistique et des équipements de manutention appropriés pour l’entreposage des marchandises périssables en attente de leur mainlevée aux aéroports., . Mise en place d’une infrastructure logistique et des équipements de manutention appropriés pour l’entreposage des marchandises périssables en attente de leur mainlevée aux aéroports.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 marzo 2025</t>
   </si>
   <si>
     <t>1. Formation des acteurs pour la maîtrise des procédures de contrôles uniques aux frontières.
 2. Elaboration des Manuels de procédures de contrôles aux frontières (Référentiel unique des contrôles).
 3. Interconnexion et interfaçage des systèmes d’information des administrations aux frontières.
 4. Renforcement de l’infrastructure de communication.
+5. Construction des Postes de Contrôle juxtaposés aux frontières et établissement des règles pour leur cogestion., . Formation des acteurs pour la maîtrise des procédures de contrôles uniques aux frontières.
+2. Elaboration des Manuels de procédures de contrôles aux frontières (Référentiel unique des contrôles).
+3. Interconnexion et interfaçage des systèmes d’information des administrations aux frontières.
+4. Renforcement de l’infrastructure de communication.
 5. Construction des Postes de Contrôle juxtaposés aux frontières et établissement des règles pour leur cogestion.</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>1. Appui technique et renforcement des capacités aux méthodes d'analyse des formalités et documents requis, et aux méthodes d'analyse d'impact et de mesure des délais.
 2. Accompagnement dans la mise en place d’une infrastructure et des équipements appropriés dans l’analyse d’impact des documents et de mesure des délais.
+3. Accompagnement dans la finalisation du référentiel unique des procédures., . Appui technique et renforcement des capacités aux méthodes d'analyse des formalités et documents requis, et aux méthodes d'analyse d'impact et de mesure des délais.
+2. Accompagnement dans la mise en place d’une infrastructure et des équipements appropriés dans l’analyse d’impact des documents et de mesure des délais.
 3. Accompagnement dans la finalisation du référentiel unique des procédures.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
-    <t>1. Appui technique et renforcement des capacités aux mécanismes de domestication des normes internationales applicables aux opérations du commerce international.</t>
+    <t>1. Appui technique et renforcement des capacités aux mécanismes de domestication des normes internationales applicables aux opérations du commerce international., . Appui technique et renforcement des capacités aux mécanismes de domestication des normes internationales applicables aux opérations du commerce international.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>1. Accompagnement dans l’évaluation de l’implémentation du concept du Guichet Unique des opérations du commerce extérieur.
 2. Renforcement de l’infrastructure technique et technologique de la plateforme du Guichet Unique.
+3. Accompagnement des administrations inspour leur mise à niveau dans l’implémentation de leurs procédures sur la plateforme du Guichet Unique., . Accompagnement dans l’évaluation de l’implémentation du concept du Guichet Unique des opérations du commerce extérieur.
+2. Renforcement de l’infrastructure technique et technologique de la plateforme du Guichet Unique.
 3. Accompagnement des administrations inspour leur mise à niveau dans l’implémentation de leurs procédures sur la plateforme du Guichet Unique.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
-    <t>1. Accompagnement dans la finalisation du Référentiel Unique des Procédures du commerce extérieur.</t>
+    <t>1. Accompagnement dans la finalisation du Référentiel Unique des Procédures du commerce extérieur., . Accompagnement dans la finalisation du Référentiel Unique des Procédures du commerce extérieur.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>11.1 (a)</t>
+    <t>11.1, 11.2, 11.3, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.11, 11.14, 11.15, 11.16, 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>1. Formation et renforcement des capacités du personnel des douanes et des autres administrations compétentes en matière d'analyse d'impact des impositions, règlementations et formalités de transit.
-2. Appui technique pour la mise en place d’un mécanisme de mise en cohérence et d’interconnexion des pesées sur les corridors et dans l’enceinte portuaire.</t>
-[...8 lines deleted...]
-    <t>1. Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.
+2. Appui technique pour la mise en place d’un mécanisme de mise en cohérence et d’interconnexion des pesées sur les corridors et dans l’enceinte portuaire., . Formation et renforcement des capacités du personnel des douanes et des autres administrations compétentes en matière d'analyse d'impact des impositions, règlementations et formalités de transit.
+2. Appui technique pour la mise en place d’un mécanisme de mise en cohérence et d’interconnexion des pesées sur les corridors et dans l’enceinte portuaire., 1. Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.
 2. Accompagnement dans la mise en place d’une infrastructure technique et technologique et des équipements appropriés d’interconnexion des systèmes.
-3. Appui technique à l’acquisition des équipements technologiques de géolocalisation (balises GPS) des camions en transit dans le cadre du nouveau système en cours de construction.</t>
-[...5 lines deleted...]
-    <t>Tecnologías de la información y las comunicaciones (TIC)</t>
+3. Appui technique à l’acquisition des équipements technologiques de géolocalisation (balises GPS) des camions en transit dans le cadre du nouveau système en cours de construction., . Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.
+2. Accompagnement dans la mise en place d’une infrastructure technique et technologique et des équipements appropriés d’interconnexion des systèmes.
+3. Appui technique à l’acquisition des équipements technologiques de géolocalisation (balises GPS) des camions en transit dans le cadre du nouveau système en cours de construction., . Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -640,755 +608,610 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.2</v>
       </c>
       <c r="B4">
         <v>5.2</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>6.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>7.3</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>39</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.5</v>
       </c>
-      <c r="B10" t="s">
-        <v>43</v>
+      <c r="B10">
+        <v>7.5</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>47</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J11" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>50</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J12" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.9</v>
       </c>
-      <c r="B13" t="s">
-        <v>53</v>
+      <c r="B13">
+        <v>7.9</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="J13" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" t="s">
-        <v>58</v>
+      <c r="B14">
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="J14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="J15" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J16" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>70</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="J17" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.7</v>
       </c>
-      <c r="B18" t="s">
-        <v>74</v>
+      <c r="B18">
+        <v>10.7</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J18" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="J19" t="s">
-        <v>42</v>
-[...144 lines deleted...]
-        <v>85</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">