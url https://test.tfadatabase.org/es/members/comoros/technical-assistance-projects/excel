--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,220 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
-    <t>Sí</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Besoin de l'assistance technique et financière pour former les acteurs sur l'application des décisions anticipées</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>Besoin de l'assistance technique et financière pour la mise en place de la Commission de conciliation et d'expertise douanière,
 -Formations des membres de la commission,
 -Sensibilisation et formation à tous les acteurs sur les procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>- un logiciel spécialisé pour le nouveau laboratoire
 - Mise en place d'un système de contrôles renforcés et informatisé à l'Import et l'export - Mise en place d'un système d'alerte rapide à l'importation - Appui à l'accréditation des laboratoires d'essai 
 - Laboratoire pour les technologies relatives aux produits alimentaires auprès de l'INRAP - Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements auprès de l'IMRAP - Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires auprès de l'INRAP d - Renforcement des installations de diagnostic concernant les parasites et les maladies auprès de l'INRAP
  - Sensibilisations de toutes les parties prenantes sur les procédures et règlementations relatives aux procédures d'essai</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>- Recrutement d'un consultant pour une étude de simulation relative à l'application des redevances et impositions sur les services rendus,
 - Réalisation d'une visite d'expérience dans un pays qui applique les redevances et impositions sur le service rendus</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>- Formation et sensibilisation des acteurs stratégiques en matière du traitement avant arrivée,
 - Appui pour le développement d'un logiciel du Système d'information pour les acteurs sur le traitement automatisé des déclarations et documents avant l'arrivée des marchandises,
 - Dotation de matériels NTIC nécessaire pour de chaque autorité compétente aux frontières,
 - Mise en réseau des autorités aux frontières avec le Système d'information douanière</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>-Mise en place de la réglementation nécessaire entre la douane et les banques 
 -Formations des techniciens et agents des douanes</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>- Engager un consultant pour la réalisation des temps moyens nécessaires à la mainlevée
 - Responsabiliser et former un personnel sur ces études</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>- Formation et sensibilisation à tous les acteurs sur les conditions de l'agrément l'OEA</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>- Formation et sensibilisation des agents aux frontières et des opérateurs sur les procédures des envois accélérées</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>Mise en place d'un mécanisme d'échange et de coopération entre les institutions concernées</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>- Mise en place d'un guichet unique complet et fonctionnel
 - Disposer d'un guichet unique électronique</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -583,392 +547,392 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>5.3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>31</v>
+      <c r="B7">
+        <v>7.1</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>38</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>42</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>45</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>48</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>52</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">