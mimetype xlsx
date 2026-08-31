--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,191 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Besoin de l'assistance technique et financière pour former les acteurs sur l'application des décisions anticipées</t>
-[...1 lines deleted...]
-  <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
-    <t>Besoin de l'assistance technique et financière pour la mise en place de la Commission de conciliation et d'expertise douanière,
-[...3 lines deleted...]
-  <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
-    <t>- un logiciel spécialisé pour le nouveau laboratoire
-[...4 lines deleted...]
-  <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
-    <t>- Recrutement d'un consultant pour une étude de simulation relative à l'application des redevances et impositions sur les services rendus,
-[...2 lines deleted...]
-  <si>
     <t>Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation des acteurs stratégiques en matière du traitement avant arrivée,
-[...4 lines deleted...]
-  <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
-    <t>-Mise en place de la réglementation nécessaire entre la douane et les banques 
-[...2 lines deleted...]
-  <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
-    <t>- Engager un consultant pour la réalisation des temps moyens nécessaires à la mainlevée
-[...2 lines deleted...]
-  <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation à tous les acteurs sur les conditions de l'agrément l'OEA</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation des agents aux frontières et des opérateurs sur les procédures des envois accélérées</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>Mise en place d'un mécanisme d'échange et de coopération entre les institutions concernées</t>
-[...1 lines deleted...]
-  <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Ventanilla única</t>
-  </si>
-[...2 lines deleted...]
-- Disposer d'un guichet unique électronique</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -565,374 +520,338 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
       <c r="B4">
         <v>5.3</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
       <c r="B5">
         <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
       <c r="B6">
         <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
       <c r="B7">
         <v>7.1</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
       <c r="B9">
         <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
       <c r="B10">
         <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
       <c r="B11">
         <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
-      <c r="I13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">