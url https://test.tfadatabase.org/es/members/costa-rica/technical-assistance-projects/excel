--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>30 junio 2019</t>
   </si>
   <si>
     <t>30 enero 2023</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t>Realizar un examen interno de las formalidades y requisitos de documentación para diseñar y ejecutar un plan de mejora de conformidad con las obligaciones del artículo.
 ADDITIONAL INFORMATION:
 Coordinación del Ministerio de Comercio Exterior y el Consejo Nacional de Facilitación del Comercio, con apoyo del Grupo Banco Mundial.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>10.2.2</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t>Realizar un inventario de los documentos exigidos para la exportación, importación y tránsito de mercancías, por parte de los diferentes organismos gubernamentales.
 Diseñar e implementar un sistema de intercambio de información entre
 organismos gubernamentales.
 ADDITIONAL INFORMATION:
 Coordinación del Ministerio de Comercio Exterior y el Consejo Nacional de Facilitación del Comercio, con el apoyo del Grupo Banco Mundial.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
@@ -491,92 +494,92 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>10.2</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">