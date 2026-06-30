--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,210 +12,180 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>31 enero 2021</t>
   </si>
   <si>
-    <t>Sí</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Asistencia técnica para la redacción de legislación.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
-    <t>1 junio 2021</t>
+    <t>01 junio 2021</t>
   </si>
   <si>
     <t>Asistencia técnica para la redacción de la legislación necesaria para establecer la plataforma jurídica relativa a la Unidad Nacional de Tramitación de Resoluciones de Dominica.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia financiera para adquirir el equipo de laboratorio necesario.
 Asistencia técnica y apoyo para la creación de capacidad para la acreditación de los laboratorios a fin de que lleven a cabo pruebas de confirmación de los productos importados en Dominica.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>30 junio 2020</t>
   </si>
   <si>
     <t>Asistencia técnica para hacer un inventario y calcular el costo de los servicios prestados por la Aduana, incluido el desarrollo de una estructura de derechos justa y transparente.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica para preparar una Guía para medir el plazo medio de levante de las mercancías, desde la importación hasta la salida del puerto de entrada.
 Formación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>Elaboración y aplicación de directrices jurídicas para el tratamiento de las mercancías perecederas.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo administrativo/ operacional para desarrollar una propuesta de modelo de datos comunes armonizados para los organismos competentes que intervienen en la frontera, incluida una propuesta de pago único de todos los derechos.
 Una vez elaborado el documento conceptual, financiación para la construcción de la base de datos y los servicios de consultoría.
 Asistencia técnica para actualizar el marco legislativo, institucional y reglamentario de los organismos pertinentes.
 Formación para los usuarios de la ventanilla única, incluidos todos los organismos que intervienen en la frontera, los expedidores y los agentes de aduanas, entre otros.
 Desarrollo de un mecanismo de vigilancia y evaluación.
 Sensibilización del sector privado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t>Elaboración de directrices jurídicas relativas al procedimiento aplicable a las mercancías rechazadas y a su eliminación y aplicación de dichas directivas por los organismos pertinentes, por ejemplo, la División de Agricultura, la Oficina de Normas y la Unidad de Salud Ambiental, entre otros.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para las actualizaciones necesarias del sistema SIDUNEA Mundo.
 Formación destinada a los funcionarios de aduanas, agentes marítimos y de expedición, los agentes consolidadores y los transitarios con respecto a los nuevos aspectos de la notificación de envíos de carga en el sistema SIDUNEA Mundo.
 Asistencia técnica para elaborar Directrices relativas al intercambio de información a nivel regional e internacional.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -575,305 +545,305 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.2</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>6.2</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>34</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.9</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.9</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>10.8</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">