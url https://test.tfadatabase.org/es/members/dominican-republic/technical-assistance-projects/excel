--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,210 +12,189 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>BID, OIRSA, USDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesita apoyo técnico y financiero y establecer un benchmarking con los países más desarrollados. Además, estudiar y adoptar las mejores prácticas de los mismos.
 •	Para ejecutar esta medida es necesario que se disponga de US$150,000.00.
 </t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
-    <t>1 junio 2023</t>
+    <t>01 junio 2023</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Necesidad de apoyo técnico y financiero para afrontar exitosamente todos los riesgos identificados y que pudieren surgir en el proceso.
 •	Diseñar un plan de riesgo para evaluar y determinar la capacidad e infraestructura necesaria a largo, mediano y corto plazos de forma tal que podamos optimizar los tiempos de espera, carga y descarga de las mercancías transportadas desde y hacia nuestros puertos.
 •	Realizar una exhaustiva gestión de riesgo en donde se evalúen en forma integral todos los acuerdos bilaterales y mundiales.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 •	Para ejecutar esta medida es necesario que se disponga de US$1,000,000.00.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesita la creación de capacidad para que los funcionarios (interesados) puedan realizar estudios sobre el tiempo necesario para el levante.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 •	Para ejecutar esta medida es necesario que se disponga de US$1,000,000.00.
 </t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">•	Es necesario realizar una estrategia de comunicación y la creación de un programa de fortalecimiento de fiscalización.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 •	Para ejecutar esta medida es necesario que se disponga de US$5,000,000.00.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>BID, USDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesita apoyo técnico y financiero que nos ayude a viabilizar la trazabilidad de las mercancías, así como también se necesita la creación y/o adecuación de un mecanismo de control y monitoreo desde la fuente hasta su destino final.
 •	Diseño de un sistema de alertas y notificaciones electrónicos.
 •	Consultoría para la elaboración de un manual de manejo de perecederos y diseño de normativas para la mejora de la cadena de frío de los perecederos.
 •	Creación de infraestructura, modificación de procesos, talleres etc. y cuantificar el monto de estos proyectos y programas.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Estrategia de comunicación entre  organismos. Infraestructura informática para una efectiva comunicación entre los organismos que intervienen en la frontera que permita un cambio cultural capaz entre ella que genere mayor agilidad entre los procesos.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 •	Para ejecutar esta medida es necesario que se disponga de US$500,000.00
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesita realizar reingeniería de procesos, sistema de análisis de riesgos, compra de equipos, software y vehículos para las verificaciones, se debe invertir en capacitar el personal.
 •	Fortalecimiento de los sistemas de fiscalización de: DNCD, Agricultura, Ministerio de defensa, CESAC.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 •	Para ejecutar esta medida es necesario que se disponga de US$5,000,000.00
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesita la asistencia técnica y económica e integración de los sectores público y privado para la contratación de expertos, TI e infraestructura.
 •	Necesidad de que la VEU esté vinculada a varios laboratorios de calidad acreditados que garanticen la conformidad de los productos para exportación.
 •	Además, se necesita evaluar, adecuar y fortalecer los objetivos y el alcance de esta herramienta (Decreto 626-12) para alinearlo con las estrategias y objetivos a largo, mediano y corto plazos, en este acuerdo mundial del comercio.
 •	Adquisición de recursos tecnológicos para las instituciones paraduaneras y comunidad logística, realización de reingenierías.
 •	Realizar una estrategia de comunicación que influya en el cambio cultural de los colaboradores de las instituciones que intervienen en el comercio exterior.
 •	Se necesita asistencia técnica para que todas las instituciones relacionadas al comercio exterior puedan tener una gestión de riesgo integral (Arancelarias, impositivas, sanitarias, fitosanitarias, etc.).
 •	Para ejecutar esta medida es necesario que se disponga de
 US$10,000,000.00.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -580,291 +559,291 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.4</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.6</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.6</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.8</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>10.2</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">