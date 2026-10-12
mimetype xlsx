--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -171,51 +171,51 @@
   <si>
     <t>Cooperación para la creación de una plataforma digital única que permita, a las instituciones que intervienen en frontera, tener acceso a la información sobre los requerimientos de operaciones comerciales y acceder a las auditorías a la misma. A fin de operar los Centros Binacionales de Atención en Frontera (CEBAF) del eje vial Nro. 3 Macará – La Tina (Ecuador – Perú), que prevé alrededor de 120 puestos de trabajo de los dos países y facilitar el comercio, se requiere completar con el equipamiento de la edificación. Cooperación para la contratación, de profesionales químicos, que trabajen 24h 7 días, para cumplir con actividades de control de sustancias sujetas a fiscalización, en los pasos fronterizos de Rumichaca, San Miguel, Huaquillas y Macará, en los puertos y aeropuertos de Guayaquil y Quito. Es necesario adquirir estándares de estas sustancias para análisis cuantitativos y cualitativos (pruebas de identificación preliminar homologada – PIPH) Asimismo, se requiere tecnología e infraestructura para el diagnóstico de tratamientos cuarentenarios, incinerador y áreas de cuarentena; así como,
 Cooperación para incluir en los laboratorios equipos de tecnología RAMAN, infrarrojo (IRFT), cromatografía de gases masas (FIT), potenciómetros, refractómetros, dosímetros digitales, entre otros. Además, se requiere capacitación permanente para el personal que realiza actividades de control fronterizo, promoviendo el intercambio de experiencias con países de la región, por citar algunos temas: control de contenedores, nuevas sustancias psicoactivas, drogas de síntesis, nuevos métodos de camuflaje, nuevas técnicas de análisis químicos, entre otros. A fin de asegurar y proteger la integridad del país se requiere adquirir sistemas electrónicos de seguridad, como por ejemplo: barreras perimetrales, cámaras, sensores, scanner para personas y vehículo, entre otros. Adicionalmente, se requiere equipos de protección personal para el manejo de sustancias catalogadas sujetas a fiscalización.</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>15 enero 2023</t>
   </si>
   <si>
     <t>15 julio 2027</t>
   </si>
   <si>
     <t>Canadá, Alemania, USAID, GATF, CNUCED, OMA</t>
   </si>
   <si>
     <t>Cooperación para un sistema de automatización de registro electrónico que integre a todas las entidades responsables de emitir resoluciones, permisos, certificados, licencias automáticas y no automáticas, tanto de los documentos que se denominan de acompañamiento (previo al embarque) como de soporte que sean condicionantes para una importación y exportación.
 Cooperación para agilizar la incorporación, a la Ventanilla Única, de nuevas medidas de control a través de certificados o documentos condicionantes en una importación o exportación, desde el momento de su expedición.
 Adquisición de componentes tecnológicos y restructuración de los sistemas internos de las entidades que emiten documentos de control que no se encuentran vinculado a la VUE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -509,51 +509,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -778,59 +778,50 @@
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>