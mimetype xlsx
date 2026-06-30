--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,208 +12,196 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>15 enero 2022</t>
   </si>
   <si>
     <t>15 julio 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>UNCTAD, OMA, Reino Unido, Alemania</t>
+    <t>Reino Unido, Alemania, UNCTAD, OMA</t>
   </si>
   <si>
     <t>Cooperación para el establecimiento de un sistema de consultas en línea en el que interactúen las instituciones públicas y los usuarios. El referido programa deberá recoger y conservar los comentarios realizados por personas naturales o jurídicas, respecto las regulaciones, normativas, y demás disposiciones, emitidas por diferentes instituciones.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>15 enero 2024</t>
   </si>
   <si>
     <t>15 enero 2027</t>
   </si>
   <si>
     <t>Cooperación en el fortalecimiento de laboratorios de diagnóstico en áreas de sanidad vegetal, sanidad animal e inocuidad de los alimentos. Esta aportación se enfocará en el establecimiento de una infraestructura
 adecuada en: puntos de control apropiados para inspección y cuarentena; equipos de laboratorio; reactivos, entre otros.
 Adicionalmente, se requiere capacitación de personal en nuevas metodologías de análisis. Asimismo, se solicita cooperación en la realización de talleres en las siguientes temáticas:
 •	Establecimiento de métodos para asegurar la calidad de las actividades ejecutadas en los Laboratorios de Aduanas.
 •	Optimización del proceso para la obtención de requisitos necesarios para el cumplimiento de las Normas ISO.
 •	Evaluación, verificación y control del estado del laboratorio y los métodos implementados.
 Para el efecto, se sugiere que el perfil de los expositores se enfoque en:
 •	Elaboración del Modelo de Gestión del Laboratorio; Instructivos y Procedimientos; Plan de Mantenimiento y Calibración de Equipos; e, Instrumentos utilizados en los análisis.
 •	Implementación de sistemas de calidad en Laboratorios de Aduanas.
 •	Implementación y ejecución de metodologías.
 •	Análisis físico químico de muestras de mercancías para su clasificación arancelaria.
 Medidas de seguridad para la preservación de las instalaciones, equipos y más instrumentos asignados a la división.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>Cooperación para obtener capacitación y asistencia técnica para la implementación de sistemas de intercambio de información relacionada con los niveles de riesgos entre países; asimismo, se requiere adquirir mejores prácticas y nuevos esquemas en el tratamiento de mercancías de alto y bajo riesgo.
 Es necesario que se realice una consultoría respecto la gestión de riesgo, que tome en consideración todos los parámetros de las instituciones involucradas en el comercio de mercancías.
 Por otra parte, se solicita cooperación para el intercambio de información (creación de modelos estadísticos, de pronósticos y mejores prácticas sobre gestión de riesgos) con otras aduanas y entidades de control.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>15 enero 2021</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación en capacitación y asistencia técnica para la creación de modelos estadísticos, así como, para mejorar la metodología de asignación de auditorías de control posterior, revisiones pasivas y su ejecución.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>UNCTAD, WTO, Reino Unido, Alemania</t>
+    <t>Reino Unido, Alemania, UNCTAD, OMC</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para establecer una hoja ruta previo a la incorporación de nuevos eslabones dentro del programa.
 2.	Asistencia técnica para diseñar estrategias que permitan establecer Acuerdos de Reconocimiento Mutuo (ARM) entre el Senae y otras administraciones aduaneras respecto a los Programas OEA. 
 3.	Asistencia técnica y financiamiento para el desarrollo de la conectividad del sistema informático aduanero del Senae y los sistemas de otras administraciones aduaneras para el intercambio de información, administración del riesgo y el reconocimiento mutuo de los Programas OEA. 
 4.	Financiamiento para la sistematización del proceso de postulación, renovación y revalidación de la Calificación OEA. 
 5.	Financiamiento para participar en las validaciones o revalidaciones (in situ) que se realizan a las empresas postulantes en otros países, a fin de incorporar nuevas prácticas internacionales al Programa OEA Ecuador.
 6.	Financiamiento para realizar pasantías asociadas a la aplicación del Programa OEA, así como, recibir entrenamiento sobre temáticas asociadas a la seguridad de la cadena logística internacional. 
+7.	Financiamiento para participar en congresos, seminarios, y/o ferias nacionales e internacionales relacionados al Programa OEA., .	Asistencia técnica para establecer una hoja ruta previo a la incorporación de nuevos eslabones dentro del programa.
+2.	Asistencia técnica para diseñar estrategias que permitan establecer Acuerdos de Reconocimiento Mutuo (ARM) entre el Senae y otras administraciones aduaneras respecto a los Programas OEA. 
+3.	Asistencia técnica y financiamiento para el desarrollo de la conectividad del sistema informático aduanero del Senae y los sistemas de otras administraciones aduaneras para el intercambio de información, administración del riesgo y el reconocimiento mutuo de los Programas OEA. 
+4.	Financiamiento para la sistematización del proceso de postulación, renovación y revalidación de la Calificación OEA. 
+5.	Financiamiento para participar en las validaciones o revalidaciones (in situ) que se realizan a las empresas postulantes en otros países, a fin de incorporar nuevas prácticas internacionales al Programa OEA Ecuador.
+6.	Financiamiento para realizar pasantías asociadas a la aplicación del Programa OEA, así como, recibir entrenamiento sobre temáticas asociadas a la seguridad de la cadena logística internacional. 
 7.	Financiamiento para participar en congresos, seminarios, y/o ferias nacionales e internacionales relacionados al Programa OEA.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>Cooperación para la creación de una plataforma digital única que permita, a las instituciones que intervienen en frontera, tener acceso a la información sobre los requerimientos de operaciones comerciales y acceder a las auditorías a la misma. A fin de operar los Centros Binacionales de Atención en Frontera (CEBAF) del eje vial Nro. 3 Macará – La Tina (Ecuador – Perú), que prevé alrededor de 120 puestos de trabajo de los dos países y facilitar el comercio, se requiere completar con el equipamiento de la edificación. Cooperación para la contratación, de profesionales químicos, que trabajen 24h 7 días, para cumplir con actividades de control de sustancias sujetas a fiscalización, en los pasos fronterizos de Rumichaca, San Miguel, Huaquillas y Macará, en los puertos y aeropuertos de Guayaquil y Quito. Es necesario adquirir estándares de estas sustancias para análisis cuantitativos y cualitativos (pruebas de identificación preliminar homologada – PIPH) Asimismo, se requiere tecnología e infraestructura para el diagnóstico de tratamientos cuarentenarios, incinerador y áreas de cuarentena; así como,
 Cooperación para incluir en los laboratorios equipos de tecnología RAMAN, infrarrojo (IRFT), cromatografía de gases masas (FIT), potenciómetros, refractómetros, dosímetros digitales, entre otros. Además, se requiere capacitación permanente para el personal que realiza actividades de control fronterizo, promoviendo el intercambio de experiencias con países de la región, por citar algunos temas: control de contenedores, nuevas sustancias psicoactivas, drogas de síntesis, nuevos métodos de camuflaje, nuevas técnicas de análisis químicos, entre otros. A fin de asegurar y proteger la integridad del país se requiere adquirir sistemas electrónicos de seguridad, como por ejemplo: barreras perimetrales, cámaras, sensores, scanner para personas y vehículo, entre otros. Adicionalmente, se requiere equipos de protección personal para el manejo de sustancias catalogadas sujetas a fiscalización.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>15 enero 2023</t>
   </si>
   <si>
     <t>15 julio 2027</t>
   </si>
   <si>
-    <t>USAID, GATF, UNCTAD, OMA, Canadá, Alemania</t>
+    <t>Canadá, Alemania, USAID, GATF, UNCTAD, OMA</t>
   </si>
   <si>
     <t>Cooperación para un sistema de automatización de registro electrónico que integre a todas las entidades responsables de emitir resoluciones, permisos, certificados, licencias automáticas y no automáticas, tanto de los documentos que se denominan de acompañamiento (previo al embarque) como de soporte que sean condicionantes para una importación y exportación.
 Cooperación para agilizar la incorporación, a la Ventanilla Única, de nuevas medidas de control a través de certificados o documentos condicionantes en una importación o exportación, desde el momento de su expedición.
 Adquisición de componentes tecnológicos y restructuración de los sistemas internos de las entidades que emiten documentos de control que no se encuentran vinculado a la VUE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -582,249 +570,249 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.2</v>
       </c>
       <c r="B2">
         <v>2.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>5.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">