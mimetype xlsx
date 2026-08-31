--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,196 +12,199 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>15 enero 2022</t>
   </si>
   <si>
     <t>15 julio 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Reino Unido, Alemania, UNCTAD, OMA</t>
+    <t>Reino Unido, Alemania, CNUCED, OMA</t>
   </si>
   <si>
     <t>Cooperación para el establecimiento de un sistema de consultas en línea en el que interactúen las instituciones públicas y los usuarios. El referido programa deberá recoger y conservar los comentarios realizados por personas naturales o jurídicas, respecto las regulaciones, normativas, y demás disposiciones, emitidas por diferentes instituciones.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>15 enero 2024</t>
   </si>
   <si>
     <t>15 enero 2027</t>
   </si>
   <si>
     <t>Cooperación en el fortalecimiento de laboratorios de diagnóstico en áreas de sanidad vegetal, sanidad animal e inocuidad de los alimentos. Esta aportación se enfocará en el establecimiento de una infraestructura
 adecuada en: puntos de control apropiados para inspección y cuarentena; equipos de laboratorio; reactivos, entre otros.
 Adicionalmente, se requiere capacitación de personal en nuevas metodologías de análisis. Asimismo, se solicita cooperación en la realización de talleres en las siguientes temáticas:
 •	Establecimiento de métodos para asegurar la calidad de las actividades ejecutadas en los Laboratorios de Aduanas.
 •	Optimización del proceso para la obtención de requisitos necesarios para el cumplimiento de las Normas ISO.
 •	Evaluación, verificación y control del estado del laboratorio y los métodos implementados.
 Para el efecto, se sugiere que el perfil de los expositores se enfoque en:
 •	Elaboración del Modelo de Gestión del Laboratorio; Instructivos y Procedimientos; Plan de Mantenimiento y Calibración de Equipos; e, Instrumentos utilizados en los análisis.
 •	Implementación de sistemas de calidad en Laboratorios de Aduanas.
 •	Implementación y ejecución de metodologías.
 •	Análisis físico químico de muestras de mercancías para su clasificación arancelaria.
 Medidas de seguridad para la preservación de las instalaciones, equipos y más instrumentos asignados a la división.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
+    <t>15 enero 2028</t>
+  </si>
+  <si>
     <t>Cooperación para obtener capacitación y asistencia técnica para la implementación de sistemas de intercambio de información relacionada con los niveles de riesgos entre países; asimismo, se requiere adquirir mejores prácticas y nuevos esquemas en el tratamiento de mercancías de alto y bajo riesgo.
 Es necesario que se realice una consultoría respecto la gestión de riesgo, que tome en consideración todos los parámetros de las instituciones involucradas en el comercio de mercancías.
 Por otra parte, se solicita cooperación para el intercambio de información (creación de modelos estadísticos, de pronósticos y mejores prácticas sobre gestión de riesgos) con otras aduanas y entidades de control.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>15 enero 2021</t>
   </si>
   <si>
     <t>Cooperación en capacitación y asistencia técnica para la creación de modelos estadísticos, así como, para mejorar la metodología de asignación de auditorías de control posterior, revisiones pasivas y su ejecución.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>Reino Unido, Alemania, UNCTAD, OMC</t>
+    <t>Reino Unido, Alemania, CNUCED, OMC</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para establecer una hoja ruta previo a la incorporación de nuevos eslabones dentro del programa.
 2.	Asistencia técnica para diseñar estrategias que permitan establecer Acuerdos de Reconocimiento Mutuo (ARM) entre el Senae y otras administraciones aduaneras respecto a los Programas OEA. 
 3.	Asistencia técnica y financiamiento para el desarrollo de la conectividad del sistema informático aduanero del Senae y los sistemas de otras administraciones aduaneras para el intercambio de información, administración del riesgo y el reconocimiento mutuo de los Programas OEA. 
 4.	Financiamiento para la sistematización del proceso de postulación, renovación y revalidación de la Calificación OEA. 
 5.	Financiamiento para participar en las validaciones o revalidaciones (in situ) que se realizan a las empresas postulantes en otros países, a fin de incorporar nuevas prácticas internacionales al Programa OEA Ecuador.
 6.	Financiamiento para realizar pasantías asociadas a la aplicación del Programa OEA, así como, recibir entrenamiento sobre temáticas asociadas a la seguridad de la cadena logística internacional. 
 7.	Financiamiento para participar en congresos, seminarios, y/o ferias nacionales e internacionales relacionados al Programa OEA., .	Asistencia técnica para establecer una hoja ruta previo a la incorporación de nuevos eslabones dentro del programa.
 2.	Asistencia técnica para diseñar estrategias que permitan establecer Acuerdos de Reconocimiento Mutuo (ARM) entre el Senae y otras administraciones aduaneras respecto a los Programas OEA. 
 3.	Asistencia técnica y financiamiento para el desarrollo de la conectividad del sistema informático aduanero del Senae y los sistemas de otras administraciones aduaneras para el intercambio de información, administración del riesgo y el reconocimiento mutuo de los Programas OEA. 
 4.	Financiamiento para la sistematización del proceso de postulación, renovación y revalidación de la Calificación OEA. 
 5.	Financiamiento para participar en las validaciones o revalidaciones (in situ) que se realizan a las empresas postulantes en otros países, a fin de incorporar nuevas prácticas internacionales al Programa OEA Ecuador.
 6.	Financiamiento para realizar pasantías asociadas a la aplicación del Programa OEA, así como, recibir entrenamiento sobre temáticas asociadas a la seguridad de la cadena logística internacional. 
 7.	Financiamiento para participar en congresos, seminarios, y/o ferias nacionales e internacionales relacionados al Programa OEA.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>Cooperación para la creación de una plataforma digital única que permita, a las instituciones que intervienen en frontera, tener acceso a la información sobre los requerimientos de operaciones comerciales y acceder a las auditorías a la misma. A fin de operar los Centros Binacionales de Atención en Frontera (CEBAF) del eje vial Nro. 3 Macará – La Tina (Ecuador – Perú), que prevé alrededor de 120 puestos de trabajo de los dos países y facilitar el comercio, se requiere completar con el equipamiento de la edificación. Cooperación para la contratación, de profesionales químicos, que trabajen 24h 7 días, para cumplir con actividades de control de sustancias sujetas a fiscalización, en los pasos fronterizos de Rumichaca, San Miguel, Huaquillas y Macará, en los puertos y aeropuertos de Guayaquil y Quito. Es necesario adquirir estándares de estas sustancias para análisis cuantitativos y cualitativos (pruebas de identificación preliminar homologada – PIPH) Asimismo, se requiere tecnología e infraestructura para el diagnóstico de tratamientos cuarentenarios, incinerador y áreas de cuarentena; así como,
 Cooperación para incluir en los laboratorios equipos de tecnología RAMAN, infrarrojo (IRFT), cromatografía de gases masas (FIT), potenciómetros, refractómetros, dosímetros digitales, entre otros. Además, se requiere capacitación permanente para el personal que realiza actividades de control fronterizo, promoviendo el intercambio de experiencias con países de la región, por citar algunos temas: control de contenedores, nuevas sustancias psicoactivas, drogas de síntesis, nuevos métodos de camuflaje, nuevas técnicas de análisis químicos, entre otros. A fin de asegurar y proteger la integridad del país se requiere adquirir sistemas electrónicos de seguridad, como por ejemplo: barreras perimetrales, cámaras, sensores, scanner para personas y vehículo, entre otros. Adicionalmente, se requiere equipos de protección personal para el manejo de sustancias catalogadas sujetas a fiscalización.</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>15 enero 2023</t>
   </si>
   <si>
     <t>15 julio 2027</t>
   </si>
   <si>
-    <t>Canadá, Alemania, USAID, GATF, UNCTAD, OMA</t>
+    <t>Canadá, Alemania, USAID, GATF, CNUCED, OMA</t>
   </si>
   <si>
     <t>Cooperación para un sistema de automatización de registro electrónico que integre a todas las entidades responsables de emitir resoluciones, permisos, certificados, licencias automáticas y no automáticas, tanto de los documentos que se denominan de acompañamiento (previo al embarque) como de soporte que sean condicionantes para una importación y exportación.
 Cooperación para agilizar la incorporación, a la Ventanilla Única, de nuevas medidas de control a través de certificados o documentos condicionantes en una importación o exportación, desde el momento de su expedición.
 Adquisición de componentes tecnológicos y restructuración de los sistemas internos de las entidades que emiten documentos de control que no se encuentran vinculado a la VUE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -628,188 +631,188 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4">
         <v>7.4</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
       <c r="B5">
         <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
       <c r="B6">
         <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
       <c r="B8">
         <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>