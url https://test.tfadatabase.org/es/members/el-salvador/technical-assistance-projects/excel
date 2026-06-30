--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,280 +12,238 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>23 diciembre 2021</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica para:
 a)	conocer buenas prácticas de países que han implementado la medida
 b)	realizar diagnóstico técnico y/o legal
 c)	elaboración de propuesta de normas
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
-    <t>No</t>
-[...2 lines deleted...]
-    <t>WB, OMA</t>
+    <t>Banco Mundial, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica para:
 a)	conocer buenas prácticas sobre cobro de derechos y cargas de tramitación aduanera a la importación y exportación en países que tengan implementada la medida
 b)	realizar diagnóstico técnico y/o legal
 c)	elaboración de propuesta de normas
 </t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii)</t>
+    <t>7.7.1, 7.7.2</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>23 diciembre 2022</t>
   </si>
   <si>
-    <t>Estados Unidos de América</t>
+    <t>Estados Unidos</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia financiera para dotación de equipo y software.
 •	Asistencia técnica para: a) Formación del recurso humano de las autoridades que intervienen en los puestos fronterizos b) conocer buenas prácticas internacionales c)  capacitación y sensibilización del sector privado d) creación de mecanismos informáticos para la transmisión anticipada y obligatoria de la información, incluyendo Declaraciones de mercancías, declaraciones de tránsito y otro tipo de documentación acorde con la legislación e) elaboración de propuestas para reconocimiento mutuo con sistemas de otros países.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>22 diciembre 2021</t>
   </si>
   <si>
-    <t>BID, Unión Europea, Estados Unidos de América</t>
+    <t>Unión Europea, Estados Unidos, BID</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para conocer las mejores prácticas de países que tengan implementados controles conjuntos en frontera y de una sola parada.
 •	Asistencia financiera para dotación de equipo y software.
 •	Asistencia técnica para fortalecimiento del recurso humano de las instituciones que intervienen en los puestos fronterizos.
 •	Asistencia técnica para la capacitación y sensibilización del sector privado.
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización, Procedimientos institucionales</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.2.1</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t>BID</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 o	Conocer mejores prácticas implementadas por otros países.
 o	Diagnóstico técnico y/o legal.
 o	Propuesta para incluir en el marco legal interno la aplicación de esta medida
 o	Diagnóstico de las instituciones que intervienen en los puestos fronterizos, a fin de determinar la capacidad para implementar software que permita almacenar digitalmente los documentos que se utilizan en las operaciones de exportación, importación y tránsito de mercancías.
 o	Adecuación de sistemas informáticos para la implementación de la medida
 o	Adquisición de equipo informático.
 o	Capacitación y sensibilización del sector privado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>22 diciembre 2024</t>
   </si>
   <si>
     <t>23 diciembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y financiera para implementación de Ley de Firma Electrónica. 
 •	Asistencia técnica para el fortalecimiento de la Ventanilla Única del Centro de Trámites de Importaciones y Exportaciones (CIEX).
 •	Asistencia técnica para conocer las mejores prácticas de la OMA en materia de gestión de ventanilla única. 
 •	Asistencia técnica para capacitación de instituciones públicas que interactúan con la ventanilla única y para los usuarios del sector privado
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Sensibilización</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.5.2</t>
   </si>
   <si>
     <t>Inspección previa a la expedición</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica para:
 a)	conocer buenas prácticas en países que tengan implementada la medida
 b)	realizar diagnóstico técnico/legal
 </t>
   </si>
   <si>
+    <t>11.7, 11.12, 11.13</t>
+  </si>
+  <si>
     <t>Tránsito</t>
   </si>
   <si>
-    <t xml:space="preserve">•	Asistencia técnica para conocer buenas prácticas en países que tengan implementada la medida
+    <t>•	Asistencia técnica para conocer buenas prácticas en países que tengan implementada la medida
 •	Asistencia financiera para dotación de equipo y software. 
 •	Asistencia técnica para la formación del recurso humano de las autoridades que intervienen en los puestos fronterizos.
-</t>
-[...11 lines deleted...]
-    <t>12.2.1, 12.2.2</t>
+, •	Asistencia técnica para: a) conocer buenas prácticas en países que tengan implementada la medida b) formación del recurso humano de las autoridades que intervienen en los puestos fronterizos c) realizar diagnóstico técnico/legal</t>
+  </si>
+  <si>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
+  </si>
+  <si>
+    <t>12.2, 12.5.3, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
-    <t>BID, OMA, Unión Europea</t>
-[...35 lines deleted...]
-    <t>12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>Unión Europea, BID, OMA</t>
+  </si>
+  <si>
+    <t>•	Asistencia técnica y financiera para desarrollos tecnológicos en las instituciones involucradas en el comercio exterior para la interconexión de los sistemas informáticos entre las instituciones y la Ventanilla Única y con otros países., •	Asistencia técnica para: a) conocer buenas prácticas en países que tengan implementada la medida b) realizar estudios de reformas legales, mecanismos y/o mejores prácticas para implementar la medida., •	Asistencia técnica para: a) conocer buenas prácticas en países que tengan implementada la medida b) estudios de reformas legales, mecanismos y/o mejores prácticas para implementar la medida c) evaluación de procedimientos actuales y creación de propuestas de procedimientos administrativos para su aplicación.,  Asistencia técnica para: a) conocer buenas prácticas en países que tengan implementada la medida b) estudios de reformas legales, mecanismos y/o mejores prácticas para implementar la medida c) evaluación de procedimientos actuales y creación de propuestas de procedimientos administrativos para su aplicación.</t>
+  </si>
+  <si>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -589,51 +547,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J19"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -649,601 +607,313 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>4</v>
       </c>
       <c r="B2">
         <v>4.6</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>6.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>15</v>
+      <c r="B3">
+        <v>6.2</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="I3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
       <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>8.2</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.2</v>
       </c>
       <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="I6" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...11 lines deleted...]
-      <c r="H6" t="s">
+      <c r="J6" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>10.4</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" t="s">
         <v>38</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.5</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>11</v>
       </c>
-      <c r="B9">
-        <v>11.7</v>
+      <c r="B9" t="s">
+        <v>43</v>
       </c>
       <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
+        <v>12</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
         <v>11</v>
       </c>
-      <c r="B10">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J10" t="s">
-        <v>50</v>
-[...38 lines deleted...]
-      <c r="B12" t="s">
         <v>51</v>
-      </c>
-[...246 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">