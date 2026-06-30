--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,294 +12,267 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco normativo y jurídico
 Conocimientos técnicos para elaborar publicaciones de fácil utilización y traducir información a los otros dos idiomas oficiales.
 Procedimientos
 •	Se precisa asistencia para revisar el conjunto de publicaciones producidas por los organismos que intervienen en la frontera y elaborar procedimientos más formales con el fin de publicar información relacionada con el comercio que sea fácilmente accesible, y adoptar las medidas necesarias para que el personal de los organismos pertinentes tenga conocimiento de la obligación.
 Recursos humanos y formación
 •	Formación de todos los funcionarios de los organismos competentes que intervienen en la frontera para que conozcan mejor las obligaciones internacionales de Fiji, las leyes nacionales pertinentes y las funciones y responsabilidades de los demás organismos que intervienen en la frontera para facilitar el comercio.
 •	En las actividades de formación también se determinará el tipo de información que los organismos deben publicar.
 Tecnología de la información y las comunicaciones
 •	Creación de sitios Web que sean sencillos de utilizar y en los que la información pertinente pueda encontrarse con facilidad.
 •	Capacitación del personal de otros organismos que intervienen en la frontera sobre los sistemas de tecnología de la información y las comunicaciones.
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Procedimientos institucionales, Sensibilización</t>
-[...2 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco normativo y jurídico
 •	Se precisa asistencia para elaborar las leyes y políticas pertinentes con el fin de que la información esté disponible a través de Internet.
 Procedimientos
 •	Elaborar listas de verificación de las exportaciones y las importaciones que sean fáciles de utilizar, y directrices sobre los derechos y las cargas de exportación e importación.
 Recursos humanos y formación
 •	Formación del personal informático para el diseño, desarrollo y mantenimiento de sitios Web.
 Tecnología de la información y las comunicaciones
 •	Algunos organismos carecen de personal técnico competente para mantener los sitios Web pertinentes. Estos organismos precisan de expertos técnicos para incorporar y mantener el contenido en uno o varios sitios Web existentes y, a la larga, diseñar, desarrollar y mantener un nuevo sitio Web.
 •	Se precisa asistencia para crear un único centro de información en línea para la importación, la exportación y el tránsito para todos los organismos.
 •	Se precisa asistencia para difundir información en varios idiomas, en especial los idiomas oficiales, en los sitios Web del Gobierno.
 •	Equipo e infraestructura - Se precisa asistencia para ayudar a los organismos que intervienen en la frontera con los equipos y programas informáticos pertinentes. También se necesita tecnología para gestionar el contenido de los sitios Web que se suele utilizar para modificar rápidamente los sitios Web, a fin de que todas las partes interesadas tengan conocimientos de los cambios.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - La Administración Fiscal y Aduanera de Fiji (FRCA) necesita asistencia técnica para elaborar leyes y políticas para la emisión de resoluciones anticipadas.
 •	Procedimientos - Asistencia para elaborar los procedimientos pertinentes a fin de emitir y aplicar eficazmente las resoluciones anticipadas.
 •	Recursos humanos y formación - Formación y sensibilización de los funcionarios de la FRCA sobre la importancia de las resoluciones anticipadas y el modo en que serán aplicadas.
 •	Tecnología de la información y las comunicaciones - Se precisa asistencia técnica para integrar las resoluciones anticipadas en los sistemas aduaneros automatizados.
 •	Equipo e infraestructura - A fin de apoyar de manera óptima el proceso de las resoluciones sobre la clasificación, se precisa asistencia para contar con mejores laboratorios a efectos de la realización de pruebas para la clasificación de productos.
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Procedimientos institucionales</t>
-[...4 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
-    <t>WB, FAO</t>
+    <t>Banco Mundial, FAO</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Prestación de asistencia técnica a los organismos pertinentes para elaborar políticas y leyes orientadas a establecer procedimientos eficaces de recurso y revisión.
 •	Procedimientos - Se precisa asistencia para elaborar directrices sobre los procedimientos de recurso como estrategia de información para que la comunidad empresarial conozca bien el sistema de apelación.
 •	También se precisa asistencia para incorporar los mecanismos y procedimientos de recurso y revisión en otros organismos que intervienen en la frontera.
 •	Recursos humanos y formación - Asistencia técnica para reforzar la capacidad de los organismos pertinentes y que conozcan mejor los procedimientos de revisión y recurso.
 •	Elaboración de publicaciones para que el sector privado conozca esta disposición concreta.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
-    <t>WB, PHAMA Plus, Nueva Zelandia</t>
+    <t>Nueva Zelandia, Banco Mundial, PHAMA Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Elaboración de las leyes y políticas pertinentes para organismos tales como la FRCA y la Administración de Bioseguridad de Fiji (BAF) a fin de garantizar que los comerciantes tengan la oportunidad de realizar una segunda prueba.
 •	Recursos humanos y formación - Fortalecimiento de la capacidad de los organismos que intervienen en la frontera, los técnicos de laboratorio y las instituciones académicas pertinentes en lo referente a la realización de segundas pruebas.
 •	Marco institucional - Se precisa asistencia técnica y actividades de creación de capacidad para las instituciones académicas y los laboratorios públicos y privados a efectos de la realización de segundas pruebas.
 •	Equipo e infraestructura - Establecimiento de laboratorios acreditados para realizar segundas pruebas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Se precisa asistencia técnica a fin de elaborar un mecanismo para mejorar la coordinación y la colaboración entre los organismos que intervienen en la frontera en la esfera de la determinación y gestión de riesgos.
 •	Procedimientos - Asistencia técnica para elaborar los procedimientos necesarios a fin de garantizar la aplicación eficaz del sistema de gestión de riesgo.
 •	Recursos humanos y formación - asistencia técnica para reforzar la capacidad de los organismos competentes que intervienen en la frontera para que conozcan y apliquen plenamente el sistema de gestión de riesgo.
 •	Tecnología de la información y las comunicaciones - Se precisa asistencia para adquirir y mejorar las competencias tecnológicas necesarias para poner en marcha un proceso de gestión de riesgo adecuado.
 •	Equipo e infraestructura - Asistencia para proveerse de la tecnología pertinente, como aparatos de rayos X, escáneres e instalaciones para realizar pruebas de laboratorio a efectos de la aplicación de un sistema de gestión de riesgo adecuado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
-    <t>WB, OMA</t>
+    <t>Banco Mundial, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Procedimientos - Se precisa asistencia para establecer sistemas que cumplan las prescripciones del Acuerdo sobre Facilitación del Comercio a fin de poder calcular y publicar periódicamente los plazos medios de levante.
 •	Recursos humanos y formación - Asistencia para reforzar la capacidad de los organismos competentes que intervienen en la frontera a efectos del Estudio sobre el tiempo necesario para el levante.
 •	Equipo y tecnología de la información y las comunicaciones - Se precisa asistencia para elaborar y aplicar un sistema automatizado a fin de eliminar las imprecisiones en la medición del tiempo que llevan los procesos.
 </t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Se precisa asistencia para elaborar un sistema de operadores autorizados más abierto (que sea no discriminatorio, como el sistema de "tarjeta dorada") a fin de cumplir la legislación y los reglamentos aduaneros y otros instrumentos conexos.
 •	Procedimientos - Asistencia para elaborar procedimientos adecuados que incluyan criterios transparentes para evaluar a los operadores que cumplen dichos criterios y pueden acogerse a un programa para operadores de confianza, como el sistema de "tarjeta dorada".
 •	Recursos humanos y formación - Se necesita apoyo para reforzar la capacidad de todos los organismos que intervienen en la frontera, como la FRCA y la BAF, para que pueda cumplirse plenamente esta medida.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
-    <t>WB, GATF</t>
+    <t>Banco Mundial, GATF</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Asistencia técnica para revisar las leyes pertinentes con miras a simplificar los permisos de importación y exportación y otros requisitos necesarios.
 •	Se precisa asistencia para elaborar una estrategia a nivel de todo el Gobierno orientada a sustituir toda la documentación por un procedimiento de tramitación electrónica, en especial en otros organismos relacionados con las fronteras.
 •	Procedimientos - Se precisa asistencia para simplificar los procedimientos en todos los organismos que intervienen en la frontera a fin de evitar la duplicación de procedimientos y documentación y facilitar el comercio.
 •	Marco institucional - Se precisa asistencia técnica para promover la coordinación en la frontera y ayudar a otros organismos en la transición hacia los documentos electrónicos.
 •	Recursos humanos y formación - Creación de capacidad para los funcionarios de los organismos competentes que intervienen en la frontera a fin de mejorar la coordinación en las fronteras.
 •	Tecnología de la información y las comunicaciones - Se precisa asistencia para capacitar a otros organismos en el uso de instrumentos y medios de tecnología de la información y las comunicaciones para establecer un sistema computarizado y agilizar el despacho de conformidad con las normas internacionales. 
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
-[...4 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
-    <t>WB, UNCTAD</t>
+    <t>Banco Mundial, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Asistencia técnica para revisar las leyes pertinentes a fin de establecer una ventanilla única nacional amplia.
 •	Se precisa asistencia técnica para establecer un calendario claro para la puesta en funcionamiento y la aplicación de la ventanilla única.
 •	Procedimientos - Elaboración de procedimientos y listas de verificación eficientes a efectos de una aplicación eficaz de la ventanilla única nacional.
 •	Marco institucional - Asistencia técnica para reforzar la capacidad de los organismos competentes que intervienen en la frontera para que puedan implementar la ventanilla única nacional.
 •	Recursos humanos y formación - Fortalecimiento de la capacidad de los funcionarios de los organismos competentes que intervienen en la frontera y la comunidad empresarial a fin de dotarlos de los conocimientos, los equipos y la formación necesarios para aplicar la ventanilla única nacional.
 •	Tecnología de la información y las comunicaciones - Asistencia para garantizar un acceso de alto nivel, o mínimamente razonable, a equipos de tecnología de la información, en especial en el caso de los otros organismos que intervienen en la frontera.
 •	Equipo e infraestructura - Se precisa asistencia para establecer e instalar equipos y sistemas adecuados de tecnología de la información en algunos organismos y en los puertos de entrada.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -677,348 +650,348 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>39</v>
+      <c r="B7">
+        <v>7.4</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.1</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>57</v>
+      <c r="B11">
+        <v>10.4</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="I11" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">