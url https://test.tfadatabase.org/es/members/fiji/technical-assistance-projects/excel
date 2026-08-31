--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -228,51 +228,51 @@
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Banco Mundial, GATF</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Asistencia técnica para revisar las leyes pertinentes con miras a simplificar los permisos de importación y exportación y otros requisitos necesarios.
 •	Se precisa asistencia para elaborar una estrategia a nivel de todo el Gobierno orientada a sustituir toda la documentación por un procedimiento de tramitación electrónica, en especial en otros organismos relacionados con las fronteras.
 •	Procedimientos - Se precisa asistencia para simplificar los procedimientos en todos los organismos que intervienen en la frontera a fin de evitar la duplicación de procedimientos y documentación y facilitar el comercio.
 •	Marco institucional - Se precisa asistencia técnica para promover la coordinación en la frontera y ayudar a otros organismos en la transición hacia los documentos electrónicos.
 •	Recursos humanos y formación - Creación de capacidad para los funcionarios de los organismos competentes que intervienen en la frontera a fin de mejorar la coordinación en las fronteras.
 •	Tecnología de la información y las comunicaciones - Se precisa asistencia para capacitar a otros organismos en el uso de instrumentos y medios de tecnología de la información y las comunicaciones para establecer un sistema computarizado y agilizar el despacho de conformidad con las normas internacionales. 
 </t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
-    <t>Banco Mundial, UNCTAD</t>
+    <t>Banco Mundial, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 •	Marco normativo y jurídico - Asistencia técnica para revisar las leyes pertinentes a fin de establecer una ventanilla única nacional amplia.
 •	Se precisa asistencia técnica para establecer un calendario claro para la puesta en funcionamiento y la aplicación de la ventanilla única.
 •	Procedimientos - Elaboración de procedimientos y listas de verificación eficientes a efectos de una aplicación eficaz de la ventanilla única nacional.
 •	Marco institucional - Asistencia técnica para reforzar la capacidad de los organismos competentes que intervienen en la frontera para que puedan implementar la ventanilla única nacional.
 •	Recursos humanos y formación - Fortalecimiento de la capacidad de los funcionarios de los organismos competentes que intervienen en la frontera y la comunidad empresarial a fin de dotarlos de los conocimientos, los equipos y la formación necesarios para aplicar la ventanilla única nacional.
 •	Tecnología de la información y las comunicaciones - Asistencia para garantizar un acceso de alto nivel, o mínimamente razonable, a equipos de tecnología de la información, en especial en el caso de los otros organismos que intervienen en la frontera.
 •	Equipo e infraestructura - Se precisa asistencia para establecer e instalar equipos y sistemas adecuados de tecnología de la información en algunos organismos y en los puertos de entrada.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>