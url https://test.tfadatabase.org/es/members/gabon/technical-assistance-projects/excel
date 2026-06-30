--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,245 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera:
 Proyecto 1) Establecimiento del sistema de información relativo al Acuerdo sobre Facilitación del Comercio (AFC)
 -	Encargar al Ministerio de Comercio (medida 39) la realización del proyecto de gestión de la información;
 -	generar información para su presentación y verificar su accesibilidad y legibilidad;
 -	revisar el marco jurídico para velar por la validez jurídica y la autenticidad de la información presentada;
 -	definir y organizar el suministro de información (los diferentes aspectos relativos a los medios y los canales de publicación, la tecnología informática, el mantenimiento, el almacenaje y la publicación de la información);
 -	adoptar un marco organizativo para supervisar el mantenimiento de la información y establecer responsabilidades institucionales, acompañadas de políticas o normas, entre ellas las normas de seguridad;
 -	contratar recursos humanos complementarios;
 -	formar y reforzar las capacidades.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera:
 Proyecto 1) Establecimiento del sistema de información relativo al Acuerdo sobre Facilitación del Comercio (AFC)
 -	Encargar al Comité Nacional de Facilitación del Comercio (medida 39) la elaboración de un inventario de los proyectos pertinentes para facilitar la aplicación de esta medida;
 -	revisar el marco jurídico para velar por la validez jurídica y la autenticidad de la información presentada;
 -	definir y organizar el suministro de información (los diferentes aspectos relativos a los medios y los canales de publicación, la tecnología informática, el mantenimiento, el almacenaje y la publicación de la información);
 -	adoptar un marco organizativo para supervisar el mantenimiento de la información y establecer responsabilidades institucionales;
 -	sistematizar el uso de las tecnologías de la comunicación y la informática;
 -	formar y reforzar las capacidades;
 -	facilitar el equipo adecuado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera:
 Proyecto 1) Establecimiento del sistema de información relativo al Acuerdo sobre Facilitación del Comercio (AFC)
 Costo provisional del proyecto: 272,79 millones de FCFA
 -	Establecer un mecanismo de coordinación con los demás organismos encargados de cooperar y presentar información (modificar el marco jurídico o reglamentario, entre otras cosas);
 -	velar por la formación del personal para prestar el servicio;
 -	establecer las directrices para todas las fases, desde la recepción de la solicitud hasta el envío de la respuesta;
 -	normalizar el uso de las comunicaciones;
 -	establecer las normas y los procedimientos de control de calidad, incluida una fecha límite para el envío de respuestas;
 -	sistematizar el uso de las tecnologías de la comunicación y;
 -	facilitar el equipo adecuado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>Establecer los servicios de información.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera:
 Proyecto 5) Establecimiento de un sistema seguro de importación y exportación de mercancías en el Gabón
 -	Crear un laboratorio nacional multisectorial autorizado;
 -	obtener la certificación ISO para los demás laboratorios existentes (de explotación agropecuaria, de consumo, etc.);
 -	asistir al laboratorio de diagnóstico veterinario en el establecimiento de un sistema de garantía de la calidad para su acreditación;
 -	asistir en la recopilación de las muestras necesarias para los análisis;
 -	suministrar al laboratorio un fondo de ayuda para que pueda realizar la toma de muestras en las explotaciones agropecuarias;
 -	modificar el marco jurídico o reglamentario;
 -	sistematizar el uso de las tecnologías de la comunicación y la informática;
 -	contratar recursos humanos complementarios;
 -	formar y reforzar las capacidades del personal especializado (formación de agentes en las escuelas especializadas en biología, química, física, etc.);
 -	facilitar el equipo adecuado;
 -	realizar auditorías sobre procedimientos y procesos de importación, en particular sobre la inspección de productos alimentarios con ayuda de instrumentos o recomendaciones de los organismos internacionales pertinentes para mejorar el marco reglamentario y los procedimientos;
 -	establecer un marco estratégico y operativo para la colaboración entre los organismos que intervienen en la frontera;
 -	informatizar las formalidades vinculadas a los procedimientos de control sanitario y fitosanitario y a los controles alimentarios.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera:
 Proyecto 8) Realizar un estudio para determinar los plazos medios de levante
 Costo provisional del proyecto: 110,145 millones de FCFA
 -	Realizar un estudio sobre el levante de mercancías (estudio de la OMA);
 -	sensibilizar a los demás interesados que intervienen en la frontera (consignatarios, cargadores, transportistas, agentes de aduanas, etc.);
 -	crear un marco de reflexión entre la Aduana y los diferentes agentes de la plataforma, en particular en el Comité Nacional de Facilitación del Comercio (medida 39).
 </t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2031</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación de un comité integrado por los organismos o administraciones que intervienen en la frontera;
 -	analizar los procedimientos, mandatos y el funcionamiento de cada uno de los organismos existentes;
 -	establecer un sistema de supervisión de la circulación y de los plazos para medir las consecuencias del cambio e identificar los posibles obstáculos en los puestos fronterizos;
 -	modernizar el marco jurídico para que los organismos que intervienen en la frontera puedan cooperar;
 -	definir un modelo de gobernanza para los puestos de control yuxtapuestos, con modalidades de financiación para la construcción, mantenimiento y funcionamiento de la instalación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>31 diciembre 2035</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance:
 Project (10): Study concerning the establishment of a Single Window for foreign trade
 Asistencia técnica y financiera:
 Proyecto 10) Estudio relativo al establecimiento de una ventanilla única sobre el comercio exterior
 Costo del proyecto: 175,245 millones de FCFA
 -	Analizar el proceso comercial;
 -	tomar la decisión de compartir datos entre los organismos y los departamentos;
 -	sensibilizar a todas las partes interesadas sobre el proyecto (véase el compendio de la OMA sobre la ventanilla única);
 -	reforzar las TIC y elaborar un sistema informatizado en red;
 -	modificar el marco jurídico o reglamentario;
 -	modificar el orden institucional y/o administrativo;
 -	estudiar el establecimiento de la ventanilla única;
 -	normalizar los procedimientos de importación y exportación;
 -	armonizar los procedimientos con los demás organismos que intervienen en la frontera;
@@ -645,260 +621,260 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">