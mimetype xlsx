--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,127 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2018</t>
   </si>
   <si>
-    <t>Sí</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Formulación y aprobación de la legislación primaria y secundaria pertinente para la implantación de un sistema de operadores económicos autorizados (OEA):
+-	concesión de la condición de OEA mediante el certificado correspondiente (OEAC, OEAS, OEAF);
+-	criterios para la concesión de la condición de OEA;
+-	ventajas para los OEA;
+-	solicitud de la condición de OEA;
+-	supervisión de los OEA.
+2.	Capacitación del personal del Servicio de Aduanas de Georgia y actividades en las que se dé a conocer la experiencia práctica de los países de la UE.
+, .	Formulación y aprobación de la legislación primaria y secundaria pertinente para la implantación de un sistema de operadores económicos autorizados (OEA):
 -	concesión de la condición de OEA mediante el certificado correspondiente (OEAC, OEAS, OEAF);
 -	criterios para la concesión de la condición de OEA;
 -	ventajas para los OEA;
 -	solicitud de la condición de OEA;
 -	supervisión de los OEA.
 2.	Capacitación del personal del Servicio de Aduanas de Georgia y actividades en las que se dé a conocer la experiencia práctica de los países de la UE.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Adhesión al Convenio relativo a la simplificación de formalidades en los intercambios de mercancías y al Convenio relativo a un régimen común de tránsito, y aplicación del nuevo sistema de tránsito informatizado (NSTI):
 -	Asesoramiento y recomendaciones con miras a elaborar las directrices pertinentes para la aplicación de los nuevos reglamentos aduaneros relacionados con el tránsito; examen y adopción de todas las disposiciones jurídicas, administrativas y de procedimiento que sean necesarias;
 -	Asistencia para el establecimiento de un equipo encargado de los procedimientos operativos, así como de un equipo responsable de los aspectos de tecnología de la información relacionados con la aplicación del NSTI;
 -	Asistencia para la elaboración de modelos de los procedimientos operativos (principales ámbitos del NSTI: procedimientos ordinarios y simplificados; procedimientos de investigación y recaudación; gestión de las garantías; procedimiento de emergencia; gestión de datos relativos al comercio (autorizaciones));
 -	Asistencia en la formulación de las especificaciones funcionales del módulo de tránsito: especificaciones de todos los requisitos operativos relacionados con los principales ámbitos del NSTI; especificaciones de todos los requisitos operativos relacionados con la gestión de garantías en el marco del NSTI; especificaciones de todos los requisitos operativos relacionados con los procedimientos de investigación y recaudación del NSTI; especificaciones de todos los requisitos operativos relacionados con la gestión de autorizaciones; especificaciones de todos los requisitos operativos relacionados con la gestión de riesgo en el marco del NSTI; especificaciones de todos los requisitos operativos relacionados con el procedimiento de emergencia del NSTI;
 -	Establecimiento de una estrategia de información sobre cuestiones comerciales;
 -	Capacitación del personal de aduana; formación de instructores.
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Procedimientos institucionales, Sensibilización</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -480,102 +481,102 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.7</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.7</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>11</v>
       </c>
       <c r="B3">
         <v>11.9</v>
       </c>
       <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">