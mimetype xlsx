--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,377 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 junio 2020</t>
   </si>
   <si>
     <t>22 junio 2022</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t>Apoyo para la aprobación de legislación y la elaboración de un marco normativo; recursos humanos y formación; tecnologías de la información y las comunicaciones (TIC) y equipos de infraestructura y de TIC.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la elaboración de un marco normativo para la publicación de información en Internet; el establecimiento de procedimientos para la publicación; recursos humanos y formación; equipos de infraestructura y de TIC.
 Apoyo complementario para la difusión de información en español y francés.
 </t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 septiembre 2020</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco normativo y de procedimientos; equipos de infraestructura y de TIC; recursos humanos y formación para el personal responsable de los servicios de información.</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Apoyo para la elaboración de un marco normativo y de procedimientos; equipos de infraestructura y de TIC; recursos humanos y formación para el personal responsable del servicio de notificación.</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco normativo, de un mecanismo y de procedimientos para la celebración de consultas con los comerciantes.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco normativo y de procedimientos.</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la elaboración de un marco normativo y de procedimientos; equipos de infraestructura y de TIC; recursos humanos y formación para los funcionarios de aduanas.
 Apoyo para la creación de mecanismos a fin de salvaguardar la memoria institucional en materia de resoluciones anticipadas (infraestructura de TIC para los procedimientos de presentación y almacenamiento de datos).
 Apoyo para mejorar la capacidad de los comerciantes, a fin de ayudarles adecuadamente a comprender las cuestiones relacionadas con las resoluciones anticipadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>22 junio 2023</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco normativo, el establecimiento de instituciones para la interposición de recursos y la elaboración de procedimientos de recurso.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>22 diciembre 2025</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco normativo, de procedimientos y de manuales operacionales; equipos de infraestructura y de TIC; recursos humanos y formación para el personal responsable de la inspección conjunta.</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 marzo 2024</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco normativo y de procedimientos para el personal de las instituciones encargadas de la realización de pruebas: División de Aduanas de la Administración Fiscal de Ghana (GRA-CD), Organismo de Normalización de Ghana (GSA) y Administración de Productos Alimenticios y Farmacéuticos (FDA).</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>22 diciembre 2022</t>
   </si>
   <si>
     <t>22 junio 2025</t>
   </si>
   <si>
     <t>Apoyo para la realización de un examen jurídico y la armonización de los mandatos de las instituciones; elaboración de un marco normativo y de procedimientos; formación destinada a los funcionarios sobre el cálculo basado en costos de derechos y cargas.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>Apoyo para llevar a cabo una mayor simplificación y armonización de los procedimientos y procesos relativos a los derechos y cargas.</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de procedimientos; equipos de infraestructura y de TIC; recursos humanos y formación para los funcionarios de aduanas y las partes interesadas.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de procedimientos para el pago electrónico; equipos de infraestructura y de TIC a fin de permitir la tramitación segura de pagos electrónicos interbancarios y en plataformas múltiples.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>22 marzo 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para diseñar y armonizar los procedimientos y procesos de gestión de riesgo necesarios para identificar riesgos y clasificarlos adecuadamente.
 Apoyo para la adquisición de infraestructura (escáneres modernos) y equipo de TIC; formación y creación de capacidad en materia de gestión de riesgo destinadas a las partes interesadas.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>22 septiembre 2023</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de procedimientos y la puesta en marcha de iniciativas de creación de capacidad, con el fin de garantizar que la División de Aduanas de la Administración Fiscal de Ghana atienda correctamente las preocupaciones en materia de auditoría posterior al despacho de aduana.</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>22 agosto 2020</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>Apoyo para la puesta en marcha de programas de creación de capacidad y para la elaboración de un marco normativo (jurídico) y de un manual de procedimientos en el que se especifiquen las medidas que debe adoptar la División de Aduanas de la Administración Fiscal de Ghana para velar por el cumplimiento del artículo.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>22 septiembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo necesario para la organización de programas de formación facilitados por los expertos de la Organización Mundial de Aduanas (OMA) destinados a los funcionarios encargados del proceso de validación.
 Apoyo para la elaboración de marcos normativos y procedimientos para Aduanas y otros organismos de reglamentación.
 Apoyo para el establecimiento de una oficina especializada (secretaría) que cuente con apoyo para la adquisición de la infraestructura de TIC necesaria para cubrir las necesidades de los operadores y de otras instituciones pertinentes.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la revisión de los procedimientos existentes en relación con los envíos urgentes de manera que se tengan en cuenta a las instituciones y a los organismos de reglamentación como la Dirección del Servicio de Reglamentación y Protección Fitosanitarias (PPRSD) del Ministerio de Alimentación y Agricultura (MOFA), el Organismo de Normalización de Ghana (GSA), etc.
 Apoyo para la iniciativa de formación y creación de capacidad del equipo de mensajeros (operadores de la plataforma de ventanilla única para las partes interesadas nuevas y antiguas).
 Apoyo para el establecimiento de un laboratorio de aduanas en la terminal de carga (manipuladores de carga).
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la elaboración de un marco normativo y de procedimientos para las Aduanas y otros organismos de reglamentación, así como apoyo de las partes interesadas para la adquisición de escáneres normalizados a fin de cumplir las normas internacionales.
 Apoyo para la adquisición de infraestructura y equipo de TIC normalizados para vigilar las mercancías perecederas y garantizar la regulación de la temperatura.
 Apoyo para la elaboración de procedimientos de exportación simplificados, así como de programas de formación y sensibilización conexos destinados a los funcionarios y las partes interesadas.
 </t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>22 septiembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la aprobación de textos legislativos nacionales (análisis comparativo y estudios de caso basados en mejores prácticas), la elaboración de un marco normativo para el establecimiento de equipos de gestión fronteriza integrada que permita identificar a las partes interesadas y formalizar los vínculos.
 Apoyo para la adquisición de infraestructura de TIC y de herramientas de comunicación para mejorar la recopilación y el intercambio de información, así como apoyo para la adquisición de vehículos a fin de incrementar la movilidad y la coordinación.
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Apoyo para la puesta en marcha de iniciativas de creación de capacidad facilitadas por expertos de la OMA para ayudar a Ghana a cumplir el Convenio de Kyoto revisado.</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco jurídico que permita mejorar la recopilación y el intercambio de información en el contexto de la cooperación aduanera.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,728 +698,728 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>39</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>44</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.3</v>
       </c>
-      <c r="B11" t="s">
-        <v>48</v>
+      <c r="B11">
+        <v>5.3</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.1</v>
       </c>
-      <c r="B12" t="s">
-        <v>52</v>
+      <c r="B12">
+        <v>6.1</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>68</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>72</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>76</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>81</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>87</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-        <v>95</v>
+      <c r="B22">
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I23" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>102</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">