--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,261 +12,237 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t>30 junio 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco jurídico y normativo
 Conocimientos técnicos para elaborar publicaciones de fácil utilización.
 Recursos humanos y formación
 Formación para los organismos competentes que intervienen en la frontera para que comprendan sus funciones y responsabilidades en la facilitación del comercio.
 La formación ayudará a definir el material adecuado para su publicación por los organismos.
 Tecnología de la información y las comunicaciones
 Creación de sitios web sencillos de utilizar en los que la información pueda encontrarse y consultarse con facilidad.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t>Asistencia requerida:
 Marco jurídico y normativo
 Asistencia técnica para elaborar disposiciones legislativas y políticas para administrar y aplicar eficazmente las resoluciones anticipadas.
 Procedimientos
 Asistencia técnica para elaborar directrices específicas y claras sobre los procedimientos para la emisión y aplicación de resoluciones anticipadas.
 Recursos humanos y formación
 Formación de los funcionarios de aduanas, los agentes de aduanas y los importadores sobre los procedimientos relativos a las resoluciones anticipadas y su importancia, así como sobre su implementación.
 Formación para los funcionarios de aduanas sobre la clasificación arancelaria, las normas de origen y la valoración.
 Tecnología de la información y las comunicaciones
 Asistencia técnica para integrar las resoluciones anticipadas en sistemas aduaneros automatizados.
 into customs automated systems.</t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Procedimientos institucionales</t>
-[...2 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco jurídico y normativo
 Asistencia técnica para elaborar políticas y mecanismos para implementar procedimientos eficaces de recurso o revisión.
 Procedimientos
 Asistencia para elaborar procedimientos de recurso y darlos a conocer a la comunidad empresarial.
 Asistencia técnica para elaborar procedimientos operativos normalizados para la Administración de Aduanas.
 Recursos humanos y formación
 Asistencia técnica para desarrollar y fortalecer la capacidad de las principales partes interesadas (organismos que intervienen en la frontera) a fin de favorecer una mejor comprensión de los procedimientos de recurso y revisión.
 Formación para los miembros del Comité de Recurso sobre los procedimientos aduaneros.
 Equipo e infraestructura
 Locales y equipo para la Oficina del Comité de Recurso.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Procedimientos institucionales</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco jurídico y normativo
 Asistencia para elaborar políticas y disposiciones legislativas que faciliten la fijación de los derechos y cargas que deberán percibir la Administración de Aduanas y otros organismos en la frontera.
 Procedimientos
 Asistencia técnica para elaborar una estructura de derechos y determinar cómo se aplicará a los importadores y exportadores.
 Recursos humanos y formación
 Formación para el personal de aduanas y de otros organismos sobre la aplicación de los derechos y las demás cargas que deben percibirse en la frontera.
 Investigaciones y análisis
 Servicios de consultoría para llevar a cabo investigaciones y análisis sobre el establecimiento y la aplicación de los derechos.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Diagnóstico y evaluación de necesidades</t>
-[...2 lines deleted...]
-    <t>6.2 (i), 6.2 (ii)</t>
+    <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco jurídico y normativo
 Asistencia para elaborar políticas y disposiciones legislativas que faciliten la fijación de los derechos y las cargas que deberán percibir la Administración de Aduanas y otros organismos en la frontera.
 Procedimientos
 Asistencia técnica para elaborar una estructura de derechos y determinar cómo se aplicará a los importadores y exportadores.
 Recursos humanos y formación
 Formación para el personal de aduanas y de otros organismos sobre la aplicación de los derechos y las demás cargas que deben percibirse en la frontera.
 Investigaciones y análisis
 Servicios de consultoría para llevar a cabo investigaciones y análisis sobre el establecimiento y la aplicación de los derechos.
 </t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Procedimientos
 Asistencia técnica para desarrollar una infraestructura de TIC (hardware y software).
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco normativo
 Asistencia técnica para elaborar políticas que exijan la publicación de los plazos medios de levante con arreglo al AFC.
 Procedimientos
 Asistencia para elaborar los procedimientos requeridos para publicar y medir periódicamente los plazos medios de levante.
 Recursos humanos y formación
 Asistencia técnica para impartir formación al personal competente de la Administración de Aduanas y de otros organismos que intervienen en la frontera.
 Equipo
 Computadoras y software actualizados, compatibles con el sistema aduanero automatizado, para los organismos que intervienen en la frontera.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia requerida:
 Marco jurídico y normativo
 Asistencia técnica para examinar las disposiciones legislativas pertinentes de los distintos organismos que intervienen en la frontera a fin de establecer una ventanilla única para todos esos organismos.
 Asistencia técnica para fijar un calendario claro de cara a la introducción e implementación de la ventanilla única.
 Procedimientos
 Asistencia para definir procedimientos eficientes y eficaces destinados a implantar la ventanilla única nacional.
 Recursos humanos y formación
 Formación y fortalecimiento de la capacidad para los organismos competentes que intervienen en la frontera. Sensibilización de la comunidad empresarial a fin de implantar la ventanilla única.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Procedimientos institucionales, Sensibilización</t>
+    <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -614,276 +590,276 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">