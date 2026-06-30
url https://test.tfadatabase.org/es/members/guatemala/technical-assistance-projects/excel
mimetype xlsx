--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,266 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (f)</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>1 febrero 2020</t>
   </si>
   <si>
+    <t>01 febrero 2020</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
     <t>CLDP, USDOC</t>
   </si>
   <si>
     <t>•	Se necesita software y equipo de cómputo para implementar un sistema de información.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b)</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>Unión Europea</t>
   </si>
   <si>
     <t>•	Se necesita software y equipo de cómputo para implementar un sistema de información referente a las operaciones de comercio exterior.</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>•	Se necesita apoyo financiero para el establecimiento del servicio único de información, dotado de equipo informático, software y otros implementos necesarios.</t>
   </si>
   <si>
     <t>7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>1 julio 2020</t>
+  </si>
+  <si>
+    <t>01 julio 2020</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica, tanto para adquirir capacidades, como para elaboración de normas.
 •	Se solicita asistencia financiera para cubrir necesidades de software y equipo.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>7.6.1</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica, tanto para adquirir capacidades, como para elaboración de normas.
 •	Se solicita asistencia financiera para realizar un estudio que permita identificar la metodología y entes responsables para el cálculo del plazo medio de levante a nivel nacional, en base a mejores prácticas internacionales.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>7.7.3 (a), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g)</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica para intercambio de experiencias y conocer mejores prácticas en otros países.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.8.2 (c)</t>
+    <t>7.8.2 (c), 7.8.2 (d)</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
-    <t>•	Se solicita asistencia técnica tanto para adquirir experiencia en países que tengan implementada esta medida así como para elaboración de normas.</t>
+    <t>•	Se solicita asistencia técnica tanto para adquirir experiencia en países que tengan implementada esta medida así como para elaboración de normas., •	Se solicita asistencia técnica para conocer mejores prácticas en cuanto al establecimiento de valores de mínimis, intercambio de experiencias con países que ya lo han implementado.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.8.2 (d)</t>
-[...4 lines deleted...]
-  <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>1 febrero 2022</t>
+  </si>
+  <si>
+    <t>01 febrero 2022</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica para realizar un mapeo de los diferentes puntos de entrada al país que cuenten con facilidades para almacenamiento de perecederos y si es necesario que cuenten con este tipo de instalación.
 •	Se solicita asistencia financiera para la construcción de cuartos refrigerados en algunos puntos de entrada al país.</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>8.2 (d)</t>
+    <t>8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>1 julio 2024</t>
   </si>
   <si>
-    <t>1 julio 2025</t>
-[...8 lines deleted...]
-    <t>•	Se solicita asistencia técnica para conocer las mejores prácticas de países que tengan implementados controles aduaneros de una sola parada en frontera, para adquirir la experiencia necesaria.</t>
+    <t>01 julio 2025</t>
+  </si>
+  <si>
+    <t>•	Se solicita asistencia técnica para conocer las mejores prácticas de países que tengan implementados controles conjuntos en frontera, para adquirir la experiencia necesaria., •	Se solicita asistencia técnica para conocer las mejores prácticas de países que tengan implementados controles aduaneros de una sola parada en frontera, para adquirir la experiencia necesaria.</t>
   </si>
   <si>
     <t>10.1.1 (a), 10.1.1 (b)</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>•	Se solicita asistencia financiera para elaborar un estudio que determine los tiempos y condiciones para implementar esta medida, con base en las mejores prácticas internacionales.</t>
   </si>
   <si>
-    <t>Diagnóstico y evaluación de necesidades, Marco legislativo y reglamentario</t>
-[...1 lines deleted...]
-  <si>
     <t>10.4.1, 10.4.2</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>1 julio 2022</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
-    <t>USAID, Unión Europea</t>
+    <t>Unión Europea, USAID</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica para conocer las mejores prácticas internacionales en la implementación de ventanillas únicas, tanto en materia de procedimientos como informáticos, a través de financiamiento para que expertos de países que cuenten con casos exitosos, como la Unión Europea o Corea, por ejemplo, vengan a Guatemala a brindar asesoría.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>12.2.1, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.2.1, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica y financiera para el desarrollo de un sistema informático que permita gestionar electrónicamente las solicitudes de información de otros Miembros, que cuente con las medidas de seguridad adecuadas para resguardar la confidencialidad de la información.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -584,51 +578,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -638,481 +632,423 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>7.8</v>
+        <v>7.9</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>7.9</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>8</v>
+        <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>8</v>
+        <v>10.4</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
       </c>
       <c r="I13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>10.1</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="J14" t="s">
-        <v>62</v>
-[...41 lines deleted...]
-      <c r="C16" t="s">
         <v>71</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">