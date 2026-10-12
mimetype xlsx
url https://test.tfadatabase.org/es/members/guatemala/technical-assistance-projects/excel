--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -236,51 +236,51 @@
   <si>
     <t>Unión Europea, USAID</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica para conocer las mejores prácticas internacionales en la implementación de ventanillas únicas, tanto en materia de procedimientos como informáticos, a través de financiamiento para que expertos de países que cuenten con casos exitosos, como la Unión Europea o Corea, por ejemplo, vengan a Guatemala a brindar asesoría.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>12.2.1, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>•	Se solicita asistencia técnica y financiera para el desarrollo de un sistema informático que permita gestionar electrónicamente las solicitudes de información de otros Miembros, que cuente con las medidas de seguridad adecuadas para resguardar la confidencialidad de la información.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -574,51 +574,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1011,59 +1011,50 @@
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>70</v>
       </c>
       <c r="J14" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>