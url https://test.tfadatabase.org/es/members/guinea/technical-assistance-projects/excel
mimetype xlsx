--- v2 (2026-02-02)
+++ v3 (2026-06-30)
@@ -12,291 +12,240 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen y mejora del marco jurídico vigente.
 •	Formación de todos los funcionarios de los organismos competentes que intervienen en la frontera, para que conozcan mejor las obligaciones internacionales, la legislación nacional pertinente y las diferentes funciones y tipos de información que deben publicar los organismos.
 •	Elaboración de procedimientos operativos normalizados para las publicaciones.
 •	Establecimiento/designación y creación de capacidad de un órgano central que se ocupe de supervisar y coordinar la publicación de la información y la adopción de las mejores prácticas.
 •	Creación y puesta en marcha de un portal dedicado al comercio para la publicación de toda la información.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">•	Preparación de un manual sobre los procedimientos necesarios para los trámites de importación, exportación, tránsito y recurso de los diferentes organismos competentes que intervienen en la frontera. Asistencia para diseñar formularios de información y determinar los requisitos de documentación.
 •	Designación de un órgano central que se ocupe de supervisar y coordinar la publicación de la información y la adopción de las mejores prácticas (puede ser el mismo órgano designado a los efectos del artículo 1.1).
 •	Formación en informática para el personal del órgano central encargado del diseño, el desarrollo y la actualización de los sitios web destinados a la publicación de la información.
 •	Instalación de equipos y sistemas informáticos adecuados para los organismos que intervienen en la frontera.
 •	Formación pertinente para los organismos que intervienen en la frontera y los usuarios.
 •	Preparación de una guía práctica sobre los procedimientos de importación, exportación y tránsito, y movilización de recursos para traducir dichos procedimientos a los idiomas de la OMC y publicarlos en Internet.
 •	Creación de infraestructura y dotación de equipo de TIC, en particular mediante el establecimiento de sitios web y de vínculos entre los organismos.
 •	Difusión pública de la información disponible en línea.
 •	Creación de un portal dedicado al comercio para la publicación de toda la información.
 •	Creación de capacidad institucional.
 •	Consultas con las partes interesadas sobre el proyecto de creación de un portal dedicado al comercio.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de directrices específicas y claras sobre los procedimientos para la emisión y aplicación de resoluciones anticipadas.
 •	Formación de los funcionarios de aduanas, los agentes de aduanas y los importadores sobre los procedimientos relativos a las resoluciones anticipadas y su importancia, así como sobre su aplicación.
 •	Adquisición de infraestructuras de TIC.
 •	Integración de las resoluciones anticipadas en sistemas aduaneros automatizados.
 •	Difusión interna y externa del mecanismo de resoluciones anticipadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen jurídico y de la reglamentación con miras a determinar la conformidad con esta disposición.
 •	Análisis del proceso operativo: Establecimiento de las funciones y responsabilidades de cada estructura y de los mecanismos para el desempeño de las tareas, incluidos la validez de las pruebas de confirmación en todo el país y el procedimiento de notificación del componente en el país exportador.
 •	Elaboración y validación de un manual de procedimientos operativos normalizados. Difusión del manual entre los organismos competentes por medio de un sitio web, con miras a aclarar sus intervenciones respectivas.
 •	Formación del personal en gestión del sistema de notificación formal y en mejores prácticas nacionales e internacionales.
 •	Organización de seminarios orientados a los operadores económicos.
 •	Creación de un sistema de comunicación basado en las TIC accesible a nivel mundial e instantáneo para las notificaciones de alerta e información, que conecte al organismo encargado de la inocuidad de los alimentos con la Autoridad Nacional de Inspección y Cuarentena Agropecuarias y los puestos fronterizos (Ministerios de Agricultura, Comercio, Salud, Ganadería, Pesca, Medio Ambiente; el Servicio de Aduanas; etc.).
 •	Refuerzo de los mecanismos para ejercitar el derecho de recurso o de revisión.
 •	Asistencia en materia de gestión de riesgos, apoyo para el proyecto de creación de una infraestructura de calidad para la metrología, evaluación de la conformidad y procedimientos de prueba.
 •	Creación de capacidad en normalización.
 •	Refuerzo de los organismos en materia de evaluación de riesgos.
 •	Dotación de medios materiales de información al organismo encargado de la notificación y a los servicios de información.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de sistemas que permitan cumplir las prescripciones del AFC, para calcular y publicar periódicamente los plazos medios de levante.
 •	Elaboración de los procedimientos requeridos para publicar y calcular periódicamente los plazos medios de levante.
 •	Realización del estudio sobre el tiempo necesario para el levante de las mercancías y publicación de los resultados del estudio.
 •	Organización de un taller de formación relativo al estudio sobre el tiempo necesario para el levante de las mercancías en el que participen todos los organismos en frontera.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Revisión del marco jurídico de cooperación entre los organismos que intervienen en la frontera.
 •	Interconexión de los sistemas de información de los distintos organismos.
 •	Organización de un taller de sensibilización sobre la cooperación destinado a los organismos que intervienen en la frontera.
 •	Formación sobre los procedimientos relativos a la cooperación entre organismos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Revisión de los procedimientos, las reglas y las reglamentaciones y su armonización con arreglo a los convenios internacionales (marco regional y multilateral).
 •	Participación en encuentros sobre la elaboración y actualización de normas internacionales.
 •	Transcripción de las normas internacionales en la reglamentación nacional (Código de Aduanas).
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de un marco legal y reglamentario para la puesta en marcha de la Ventanilla Única de Comercio Exterior.
 •	Adquisición de equipos informáticos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b)</t>
-[...1 lines deleted...]
-  <si>
     <t>Tránsito</t>
   </si>
   <si>
-    <t xml:space="preserve">•	Examen y, de ser necesario, modificación de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
+    <t>•	Examen y, de ser necesario, modificación de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Evaluación de los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, trámites) y verificación de que los objetivos son legítimos y de que se aplican soluciones favorables al comercio.
 •	Formación de todas las partes interesadas.
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">•	Examen y, de ser necesario, modificación de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
+, •	Examen y, de ser necesario, modificación de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Evaluación de los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, trámites) y verificación de que los objetivos son legítimos y de que se aplican soluciones favorables al comercio.
 •	Formación de todas las partes interesadas.
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">•	Examen de todos los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
+, •	Examen de todos los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
 •	Fortalecimiento del marco jurídico relativo al control de los medios de transporte y de las mercancías en tránsito.
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">•	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
+, •	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
 •	Formación de las partes interesadas sobre las directrices de la OMA relativas al tránsito internacional.
-</t>
-[...11 lines deleted...]
-    <t>•	Aplicación de las directrices de la OMA sobre la facilitación del tránsito internacional.</t>
+, •	Creación de un sistema de garantía y establecimiento de los procedimientos y herramientas pertinentes para el control de las operaciones y la gestión automatizada de las garantías., •	Implementing World Customs Organization directives on transit facilitation., •	Aplicación de las directrices de la OMA sobre la facilitación del tránsito internacional.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -600,51 +549,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -660,637 +609,289 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.3</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" t="s">
         <v>37</v>
       </c>
-      <c r="F8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>11</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
-[...347 lines deleted...]
-        <v>56</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">