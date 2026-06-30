--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,316 +12,279 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
-    <t>1 enero 2022</t>
-[...2 lines deleted...]
-    <t>Sí</t>
+    <t>01 enero 2022</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Crear un sitio web y de gestión de contenidos.
 ii.	Formar personal (con inclusión de formación técnica en materia de TIC).
 iii.	Adquirir recursos para la modernización de la infraestructura.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>31 marzo 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Formar personal y organizar un programa de "formación de formadores".
 ii.	Desarrollar infraestructura de TIC.
 iii.	Llevar a cabo campañas de concienciación pública para fomentar la participación de las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Formar personal.
 ii.	Establecer un sistema administrativo de revisión.
 </t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Financiar la creación de una secretaría para el Consejo Nacional de Inocuidad de los Alimentos.
 ii.	Establecer una ventanilla única.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 marzo 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Formar personal.
 ii.	Financiar la adquisición de equipo.
 </t>
   </si>
   <si>
-    <t>Recursos humanos y capacitación, Infraestructura y equipo</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
-    <t>1 enero 2023</t>
+    <t>01 enero 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Desarrollar competencias en el uso de métodos para cuantificar los costos a fin de justificar los derechos y cargas.
 ii.	Racionalizar la estructura de pagos.
 iii.	Poner en marcha un programa general de formación para evaluar periódicamente los derechos y cargas nuevos y existentes.
 </t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>31 marzo 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Desarrollar infraestructura de las TIC (equipo y programas informáticos), incluida la creación de sitios web y de vínculos entre los distintos organismos.
 ii.	Formar personal.
 </t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
-    <t>1 enero 2024</t>
+    <t>01 enero 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Desarrollar un sistema general de gestión de riesgos automatizado.
 ii.	Contratar formadores extranjeros para organizar un programa de "formación de formadores".
 iii.	Formar personal.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>22 febrero 2018</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
+i.	Financiar un estudio de viabilidad sobre la coordinación de los organismos fronterizos.
+ii.	Desarrollar un marco para la gestión de riesgos basado en las mejores prácticas de la OMC y la OMA mediante la contratación de consultores y la formación de personal.
+iii.	Financiar actividades de formación interinstitucional.
+iv.	Proporcionar asistencia técnica y financiera para implantar un sistema de rastreo de entradas.
+, Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Financiar un estudio de viabilidad sobre la coordinación de los organismos fronterizos.
 ii.	Desarrollar un marco para la gestión de riesgos basado en las mejores prácticas de la OMC y la OMA mediante la contratación de consultores y la formación de personal.
 iii.	Financiar actividades de formación interinstitucional.
 iv.	Proporcionar asistencia técnica y financiera para implantar un sistema de rastreo de entradas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Financiar la participación en actividades de formación organizadas en el extranjero.
 ii.	Organizar actividades de formación en herramientas de gestión del cambio para los funcionarios superiores.
 iii.	Evaluar las capacidades de prueba, certificación, inspección y acreditación de los organismos encargados de reglamentar la inocuidad de los alimentos y prestar asistencia para modernizar las instalaciones y lograr el cumplimiento de la normativa pertinente.
 iv.	Diseñar y aplicar un programa de formación y certificación para ayudar a los exportadores a cumplir las normas pertinentes.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>28 febrero 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Suministrar consultores para coordinar la elaboración de un marco jurídico y de políticas para la ventanilla única.
 ii.	Suministrar consultores para coordinar la elaboración de un marco jurídico y de políticas para los procedimientos simplificados.
 iii.	Financiar la contratación de consultores para examinar los procedimientos.
 iv.	Financiar una evaluación de las necesidades en materia de formación de recursos humanos.
 v.	Elaborar un plan de estudios para un programa de formación sobre la nomenclatura arancelaria del Sistema Armonizado y las operaciones de ventanilla única.
 vi.	Suministrar equipo y programas informáticos para los mostradores de ventanilla única.
 vii.	Suministrar una red de alojamiento de bases de datos.
 viii.	Suministrar cableado, equipamiento e instalaciones para las TIC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad requeridos para:
 i.	Reforzar la capacidad de las partes interesadas externas.
 ii.	Organizar actividades de educación pública.
 iii.	Establecer mecanismos de cumplimiento, con inclusión de la Política y Plan correspondientes.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -682,470 +645,470 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>55</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>64</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.9</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>10.9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>12</v>
       </c>
-      <c r="B16" t="s">
-        <v>72</v>
+      <c r="B16">
+        <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="J16" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">