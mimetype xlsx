--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,188 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesitan programas de creación de capacidad y asistencia técnica en el ámbito de la tecnología de la información y un arancel integrado para modernizar y perfeccionar los sistemas disponibles.
 •	Financiación adecuada para obtener el equipo necesario.
 •	Mejora del equipo físico, el soporte lógico y la infraestructura de la red.
 •	Mejora y mantenimiento del sitio web de las entidades competentes y carga de documentos y formularios relacionados con el comercio.
 •	Realización de pruebas de la facilidad del uso (consultor externo) para la Organización de Normalización y Metrología de Jordania.
 •	Asistencia técnica para traducir los documentos pertinentes al inglés y publicarlos en línea.
 •	Asistencia técnica para elaborar una guía multilingüe sobre los procedimientos de importación y exportación en los puertos de Áqaba.
 •	Financiación para el diseño de nuevos sitios web para los operadores de los puertos de Áqaba.
 •	Asistencia técnica y creación de capacidad para modernizar y mantener el sistema de almacenamiento electrónico en la Zona Económica Especial de Áqaba y formación en la materia.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">•	Financiación adecuada para establecer un servicio de información y mantener una plataforma electrónica de gestión de la información en las entidades competentes, tales como el Ministerio de Agricultura, la Administración de Productos Alimenticios y Farmacéuticos de Jordania, y la Organización de Normalización y Metrología de Jordania.
 •	Creación de capacidad y asistencia técnica del personal pertinente que utiliza las herramientas de TIC.
 •	Asistencia técnica y creación de capacidad para establecer un servicio de información en Áqaba para responder a las consultas de los inversionistas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia al Departamento de Aduanas para proporcionarle equipo moderno necesario para sus laboratorios.
 •	Formación en materia de mejores prácticas internacionales en el ámbito de las resoluciones anticipadas.
 •	Creación de capacidad para el establecimiento de tales procedimientos.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad y asistencia técnica para implementar programas en materia de tramitación previa a la llegada en todos los centros aduaneros.
 •	Creación de capacidad y formación técnica sobre temas relacionados con la tramitación previa a la llegada (gestión de la cadena de suministro), la gestión del riesgo, el comercio internacional y la explotación portuaria.
 •	Intercambio de expertos y experiencias en ese ámbito con otros países.
 •	Financiación adecuada para obtener el equipo e infraestructura necesarios.
 •	Creación de capacidad y asistencia técnica para los operadores portuarios y las zonas logísticas en la Zona Económica Especial de Áqaba sobre métodos modernos de tramitación de los procedimientos previos a la llegada.
 •	Modernización y mantenimiento de los sistemas electrónicos en los puertos de Áqaba. 
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t xml:space="preserve">•	Talleres nacionales destinados a promover la coordinación entre los organismos en la frontera y asistencia a todos los organismos concernidos pero que pasen a utilizar documentos electrónicos.
 •	Revisión de las leyes pertinentes a fin de simplificar los procedimientos de importación y exportación.
 •	Asistencia técnica para apoyar la estrategia a nivel de todo el Gobierno destinada a sustituir toda la documentación por la tramitación electrónica.
 •	Asistencia técnica para establecer sistemas reconocidos internacionalmente a fin de agilizar los procedimientos de despacho de aduana.
 •	Formación en materia de mejores prácticas y normas internacionales relativas a la gestión de las actividades portuarias y de la logística, y a la gestión de la cadena de suministro.
 •	Realización de un estudio sobre la simplificación de los procedimientos a fin de reducir al mínimo el tiempo de permanencia de los contenedores en los puertos de Áqaba.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">•	Prestación de la asistencia técnica necesaria para desarrollar un nuevo procedimiento que permita solicitar la declaración de exportación desde otros países.
 •	Creación de capacidad sobre las mejores prácticas internacionales en este ámbito.
 •	Cooperación con la Organización Mundial de Aduanas en cuestiones conexas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesitan programas de formación y creación de capacidad destinados a los funcionarios en las entidades competentes.
 •	Asistencia para implantar e instalar equipos y sistemas apropiados de tecnología de la información en las entidades competentes.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -549,247 +531,247 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3.1</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.1</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.2</v>
       </c>
-      <c r="B7" t="s">
-        <v>31</v>
+      <c r="B7">
+        <v>10.2</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">