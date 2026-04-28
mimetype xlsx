--- v1 (2025-12-29)
+++ v2 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -170,50 +170,53 @@
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>22 febrero 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	examinar y simplificar los derechos y cargas percibidos basándose en criterios que se correspondan con el costo de los servicios prestados;
 2.	elaborar un mecanismo para llevar a cabo el examen periódico de los derechos y cargas a fin de reducir su número y diversidad; y
 3.	formular directrices sobre derechos y cargas destinadas al sector público y establecer un equipo de expertos para que ayude a los organismos que intervienen en la frontera a establecer sus derechos u cargas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
+  </si>
+  <si>
+    <t>1 agosto 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	redactar directrices sobre derechos y cargas específicos para uso de la autoridad aduanera.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
     <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer un mecanismo para abordar los casos en que una persona revele voluntariamente a la Administración de Aduanas de Kenya las circunstancias de una infracción de las leyes, reglamentos o formalidades de aduana antes de que la administración de aduanas advierta la infracción;
 2.	formular directrices y políticas para ayudar a los funcionarios a distinguir entre un error y una conducta fraudulenta antes de imponer sanciones;
 3.	elaborar manuales de procedimientos para la mitigación, la determinación y la recaudación de sanciones civiles y administrativas; y
 4.	poner en conformidad la legislación nacional con las disposiciones pertinentes del Acuerdo sobre Facilitación del Comercio.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
@@ -1043,586 +1046,586 @@
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J16" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
       <c r="B19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>30</v>
       </c>
       <c r="I20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>41</v>
       </c>
       <c r="I23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" t="s">
+        <v>116</v>
+      </c>
+      <c r="J25" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">