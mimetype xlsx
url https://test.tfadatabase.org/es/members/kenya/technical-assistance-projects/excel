--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -12,500 +12,437 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
   </si>
   <si>
-    <t>8 septiembre 2023</t>
+    <t>08 septiembre 2023</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>GIZ, TMA, UNCTAD, ITC</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	revisar y actualizar la información relativa a la agilización del movimiento, el levante y el despacho de las mercancías, incluidas las mercancías en tránsito, disponible en los sitios web de los ministerios u organismos que participan en la aplicación del Acuerdo sobre Facilitación del Comercio (AFC), y crear un sistema de gestión de la información eficaz;
 2.	armonizar las políticas de tecnología de la información (TI) de los ministerios u organismos encargados de la aplicación del AFC e integrarlas en el portal nacional sobre comercio;
 3.	mejorar, proteger y mantener la infraestructura de tecnología de la información y la comunicación (TIC); y
 4.	sensibilizar acerca del portal de información y crear capacidad.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t>30 septiembre 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>30 junio 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer un marco para interconectar a todos los organismos que intervienen en la frontera; y
 2.	crear capacidad para que la Oficina de Normas de Kenya (KEBS) y el Organismo de Redes Comerciales de Kenya (KenTrade) coordinen a través de la ventanilla única a todos los organismos que intervienen en la frontera sobre las cuestiones relativas a las decisiones administrativas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
-    <t>TMA, Unión Europea</t>
+    <t>Unión Europea, TMA</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	crear sistemas modernos para notificar a las partes interesadas sobre controles o inspecciones reforzados;
 2.	establecer y equipar una infraestructura para detectar peligros alimentarios, por ejemplo, sistemas de alerta temprana; y
 3.	formar al personal sobre las pruebas en relación con alertas/alertas rápidas de importaciones.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>30 junio 2033</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer, equipar, acreditar e interconectar laboratorios;
 2.	conseguir el reconocimiento mutuo de la conformidad de otros Miembros; y
 3.	revisar el marco jurídico de la KEBS, el Servicio de Inspección Fitosanitaria de Kenya (KEPHIS), la Dirección de Servicios Veterinarios (DVS), el Ministerio de Sanidad y otros organismos competentes que intervienen en la frontera a fin de ponerlo en conformidad con las disposiciones pertinentes del Acuerdo sobre Facilitación del Comercio.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>22 febrero 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	examinar y simplificar los derechos y cargas percibidos basándose en criterios que se correspondan con el costo de los servicios prestados;
 2.	elaborar un mecanismo para llevar a cabo el examen periódico de los derechos y cargas a fin de reducir su número y diversidad; y
 3.	formular directrices sobre derechos y cargas destinadas al sector público y establecer un equipo de expertos para que ayude a los organismos que intervienen en la frontera a establecer sus derechos u cargas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
-    <t>1 agosto 2025</t>
+    <t>01 agosto 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	redactar directrices sobre derechos y cargas específicos para uso de la autoridad aduanera.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer un mecanismo para abordar los casos en que una persona revele voluntariamente a la Administración de Aduanas de Kenya las circunstancias de una infracción de las leyes, reglamentos o formalidades de aduana antes de que la administración de aduanas advierta la infracción;
 2.	formular directrices y políticas para ayudar a los funcionarios a distinguir entre un error y una conducta fraudulenta antes de imponer sanciones;
 3.	elaborar manuales de procedimientos para la mitigación, la determinación y la recaudación de sanciones civiles y administrativas; y
 4.	poner en conformidad la legislación nacional con las disposiciones pertinentes del Acuerdo sobre Facilitación del Comercio.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>GIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	mejorar los sistemas de TIC y automatizar las operaciones de la Administración de Aduanas y de otros organismos competentes;
 2.	crear y aplicar un sistema eficaz de gestión del riesgo;
 3.	integrar todos los sistemas de los organismos que intervienen en la frontera en el Plan de la Bahía de la Autoridad de Puertos de Kenya (KPA) para completar los manifiestos de embarque;
 4.	integrar el Sistema Aduanero Automatizado (SIDUNEA) de Uganda, el Sistema Aduanero Integrado de Tanzanía (TANCIS) y el Sistema Integrado de Gestión Aduanera (ICMS) para facilitar el comercio;
 5.	reforzar la creación de capacidad de los organismos que intervienen en la frontera; y
 6.	impartir formación sobre los sistemas integrados de gestión aduanera y la ventanilla única.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	mejorar la política y el plan estratégico sobre la gestión del riesgo;
 2.	impartir formación a los organismos que intervienen en la frontera y reforzar su capacidad en materia de gestión del riesgo;
 3.	elaborar un marco jurídico nacional sobre la gestión del riesgo; y
 4.	establecer una infraestructura de TIC en apoyo del marco jurídico nacional sobre la gestión del riesgo.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	elaborar una estrategia nacional para que todos los organismos que intervienen en la frontera lleven a cabo una auditoría posterior al despacho de aduana;
 2.	formar al personal de todos los organismos que intervienen en la frontera sobre los procedimientos y los métodos de la auditoría posterior al despacho en aduana; y
 3.	sensibilizar a las partes interesadas sobre la auditoría posterior al despacho de aduana.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	elaborar un documento de política nacional sobre el establecimiento y publicación de los plazos medios de levante;
 2.	establecer una unidad nacional de coordinación entre los organismos dependiente del Departamento de Estado de Comercio para la aplicación de esta medida;
 3.	diseñar un sistema de vigilancia de los plazos medios de levante y garantizar su publicación;
 4.	designar a personas calificadas y formarlas para llevar a cabo estudios sobre los plazos de levante; y
 5.	establecer una unidad nacional dependiente del Departamento de Estado de Comercio encargada de la publicación y los estudios oportunos sobre los plazos de levante.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>OMA, GIZ, Commonwealth</t>
+    <t>OMA, GIZ, Commonwealth Secretariat</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	elaborar un mecanismo nacional para la coordinación y la cooperación entre las aduanas y los demás organismos que intervienen en la frontera;
 2.	elaborar normas y procedimientos que regulen los operadores económicos autorizados nacionales.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	sensibilizar y concienciar a las partes interesadas sobre el AFC y los envíos urgentes;
 2.	armonizar los reglamentos y las operaciones de los organismos que intervienen en la frontera sobre el despacho de envíos urgentes; y
 3.	llevar a cabo estudios sobre los plazos de levante en todos los organismos del corredor de tránsito encargados de la tramitación y el levante de mercancías enviadas con carácter urgente.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Sensibilización</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer una infraestructura para el manejo de mercancías perecederas en los puertos de entrada, como las cámaras frías e instalaciones de estabulación de animales;
 2.	armonizar los procedimientos y las operaciones de todos los organismos encargados del levante y el despacho de mercancías perecederas, incluida la armonización del horario de trabajo en los puestos fronterizos de entrada y de salida;
 3.	formar al personal sobre el manejo de mercancías perecederas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>TMA, WB, AfDB, JICA, Unión Europea</t>
+    <t>Unión Europea, TMA, Banco Mundial, AfDB, JICA</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	formar a los miembros de los comités mixtos de frontera sobre los requisitos y procedimientos de la cooperación transfronteriza;
 2.	establecer instalaciones comunes para los puestos fronterizos restantes y armonizar los procedimientos y las formalidades;
 3.	determinar y analizar los procedimientos, el mandato y las operaciones vigentes en cada organismo con miras a diseñar una serie nueva de operaciones conjuntas que se ajusten a las normas y mejores prácticas internacionales;
 4.	formar a los funcionarios sobre la realización conjunta de operaciones fronterizas y la gestión conjunta del riesgo; y
 5.	crear capacidad para permitir el intercambio electrónico de datos con los Miembros de la OMC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>TMA, GIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	armonizar los procedimientos nacionales que realizan los organismos que intervienen en la frontera de Kenya en los puestos fronterizos con los que se realizan en los Estados asociados de la Comunidad de África Oriental (CAO) y otros países fronterizos;
 2.	formar a las partes interesadas sobre el conjunto de instrumentos de documentación comercial y el análisis de los procesos empresariales;
 3.	simplificar y normalizar los documentos comerciales, ya sean físicos o electrónicos, con miras a reducir su número (cuando proceda);
 4.	analizar los reglamentos, los procedimientos y los formularios existentes con miras a simplificar los documentos comerciales;
 5.	llevar a cabo un examen de la legislación y de la reglamentación sobre los procedimientos y los requisitos de documentación; y
 6.	sensibilizar a las partes interesadas sobre los procedimientos revisados.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	elaborar un marco jurídico y/o procedimientos administrativos para la aceptación de copias.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	sensibilizar a las partes interesadas sobre las diversas normas internacionales aplicables;
 2.	evaluar los efectos de las normas en la economía nacional y regional;
 3.	elaborar normas nacionales, regionales e internacionales; y
 4.	participar en reuniones internacionales sobre la elaboración y el examen de normas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	modernizar la infraestructura de TIC para la ventanilla única;
 2.	elaborar un marco jurídico para conectar todos los organismos que intervienen en la frontera con la plataforma de ventanilla única;
 3.	establecer e integrar plataformas de TIC para diferentes organismos que intervienen en la frontera; y
 4.	elaborar un mecanismo para el intercambio de información entre los organismos que intervienen en la frontera.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	instalar incineradores modernos y otras instalaciones de eliminación; y
 2.	examinar la política y/o el marco jurídico sobre mercancías rechazadas para garantizar su conformidad con las disposiciones pertinentes del AFC.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	mejorar el marco jurídico que respalda la aplicación del seguimiento de la carga;
 2.	mejorar la infraestructura del corredor de tránsito;
 3.	simplificar las formalidades, los procedimientos de documentación y los controles aduaneros en relación con la carga en tránsito; y
 4.	armonizar el sistema electrónico de seguimiento de la carga de la CAO.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	crear capacidad en la Administración de Aduanas de Kenya sobre cuestiones relativas a la cooperación con otras autoridades aduaneras; y
 2.	examinar la legislación aduanera de la CAO para garantizar su conformidad con las disposiciones de este artículo.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Apoyo destinado a:
+, Apoyo destinado a:
 1.	crear capacidad en la Administración de Aduanas de Kenya sobre cuestiones relativas a la cooperación con otras autoridades aduaneras;
 2.	examinar la legislación aduanera de la CAO para garantizar su conformidad con las disposiciones de este artículo.
 </t>
+  </si>
+  <si>
+    <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -809,823 +746,794 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4">
         <v>4.6</v>
       </c>
       <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" t="s">
         <v>33</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>6.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
         <v>38</v>
-      </c>
-[...22 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>44</v>
+      <c r="B8">
+        <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" t="s">
         <v>41</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
-      <c r="B9" t="s">
-        <v>49</v>
+      <c r="B9">
+        <v>6.3</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>53</v>
+      <c r="B10">
+        <v>7.1</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I10" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>58</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>62</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="I12" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>70</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" t="s">
+        <v>61</v>
+      </c>
+      <c r="J14" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>74</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
-      <c r="B16" t="s">
-        <v>78</v>
+      <c r="B16">
+        <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
-      <c r="B17" t="s">
-        <v>83</v>
+      <c r="B17">
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I17" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="J17" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="I18" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J18" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
-      <c r="B19" t="s">
-        <v>93</v>
+      <c r="B19">
+        <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="J19" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I20" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="J20" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
-      <c r="B21" t="s">
-        <v>100</v>
+      <c r="B21">
+        <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="I21" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="J21" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
-      <c r="B22" t="s">
-        <v>104</v>
+      <c r="B22">
+        <v>10.8</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J22" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
-      <c r="B23" t="s">
-        <v>107</v>
+      <c r="B23">
+        <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I23" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J23" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="J24" t="s">
-        <v>114</v>
-[...28 lines deleted...]
-        <v>114</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">