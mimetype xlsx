--- v3 (2026-06-30)
+++ v4 (2026-08-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
   </si>
   <si>
     <t>08 septiembre 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>GIZ, TMA, UNCTAD, ITC</t>
+    <t>GIZ, TMA, CNUCED, CCI</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	revisar y actualizar la información relativa a la agilización del movimiento, el levante y el despacho de las mercancías, incluidas las mercancías en tránsito, disponible en los sitios web de los ministerios u organismos que participan en la aplicación del Acuerdo sobre Facilitación del Comercio (AFC), y crear un sistema de gestión de la información eficaz;
 2.	armonizar las políticas de tecnología de la información (TI) de los ministerios u organismos encargados de la aplicación del AFC e integrarlas en el portal nacional sobre comercio;
 3.	mejorar, proteger y mantener la infraestructura de tecnología de la información y la comunicación (TIC); y
 4.	sensibilizar acerca del portal de información y crear capacidad.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t>30 septiembre 2027</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
@@ -284,51 +284,51 @@
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Sensibilización</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer una infraestructura para el manejo de mercancías perecederas en los puertos de entrada, como las cámaras frías e instalaciones de estabulación de animales;
 2.	armonizar los procedimientos y las operaciones de todos los organismos encargados del levante y el despacho de mercancías perecederas, incluida la armonización del horario de trabajo en los puestos fronterizos de entrada y de salida;
 3.	formar al personal sobre el manejo de mercancías perecederas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>Unión Europea, TMA, Banco Mundial, AfDB, JICA</t>
+    <t>Unión Europea, TMA, Banco Mundial, BAfD, JICA</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	formar a los miembros de los comités mixtos de frontera sobre los requisitos y procedimientos de la cooperación transfronteriza;
 2.	establecer instalaciones comunes para los puestos fronterizos restantes y armonizar los procedimientos y las formalidades;
 3.	determinar y analizar los procedimientos, el mandato y las operaciones vigentes en cada organismo con miras a diseñar una serie nueva de operaciones conjuntas que se ajusten a las normas y mejores prácticas internacionales;
 4.	formar a los funcionarios sobre la realización conjunta de operaciones fronterizas y la gestión conjunta del riesgo; y
 5.	crear capacidad para permitir el intercambio electrónico de datos con los Miembros de la OMC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>TMA, GIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	armonizar los procedimientos nacionales que realizan los organismos que intervienen en la frontera de Kenya en los puestos fronterizos con los que se realizan en los Estados asociados de la Comunidad de África Oriental (CAO) y otros países fronterizos;