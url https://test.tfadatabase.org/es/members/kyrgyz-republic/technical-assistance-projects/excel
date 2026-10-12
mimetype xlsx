--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -199,62 +199,62 @@
 •	Realizar un estudio sobre el tiempo necesario para el levante en determinados puntos de control fronterizos y publicarlo en los sitios web de los organismos gubernamentales
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formar personal
 •	Adoptar la norma internacional ISO 17712:2013 "Contenedores de carga - Juntas mecánicas"
 •	Organizar campañas de información
 </t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
+    <t xml:space="preserve">•	Analyse current situation
+•	Develop recommendations on improvement of regional and international cooperation
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">•	Review existing legislation
 •	Analysis and optimize business processes
 •	Train personnel
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t xml:space="preserve">•	Analizar los requisitos actuales
 •	Examinar y optimizar las operaciones y los requisitos
 •	Armonizar los datos
 •	Llevar a cabo campañas de información
 •	Formar personal
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examinar la legislación vigente, en particular la adopción de la Ley sobre el Comercio Electrónico
 •	Tramitar documentos comerciales electrónicos
 •	Incorporar al sistema de los organismos gubernamentales un sistema que posibilite la interacción electrónica a nivel interdepartamental (gobierno electrónico)
@@ -284,80 +284,80 @@
 •	Establecer un mecanismo de vigilancia
 </t>
   </si>
   <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">•	Analizar la legislación vigente y la actividad de las zonas económicas francas
 •	Estudiar cómo funcionan las zonas económicas francas en el contexto internacional
 </t>
   </si>
   <si>
     <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.16, 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>•	Analizar los procedimientos de tránsito con la posibilidad de modificar la legislación vigente
 •	Analizar las leyes y las prácticas internacionales en materia de garantías
 •	Elaborar y aplicar procedimientos para aceptar garantías en formato electrónico
 •	Elaborar y aplicar un mecanismo de seguro y garantía
 , •	Elaborar un reglamento relativo al cargo de coordinador nacional del tránsito, •	Develop a regulation on national transit coordinator</t>
   </si>
   <si>
-    <t>12.2, 12.3</t>
+    <t>12.4, 12.5, 12.6, 12.7</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Estudiar la experiencia internacional en lo que concierne al intercambio de información entre organismos aduaneros
 •	Examinar la legislación vigente y, de ser necesario, introducir cambios en el marco jurídico
 •	Examinar la posibilidad de implantar un sistema de información aduanera para verificar las declaraciones
 •	Supervisar las prácticas de protección y confidencialidad, suministro de información y aplazamiento o rechazo de una solicitud
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>12.4, 12.5, 12.6, 12.7</t>
   </si>
   <si>
     <t>12.11, 12.12</t>
   </si>
   <si>
     <t>•	Study international experience on exchange of information between customs agencies
 •	Review existing legislation and if required, introduce changes into the legal framework
 •	Examine the possibility of customs information system to verity declarations
 •	Monitor the practice of protection and confidentiality, provision of information and postponement or refusal of a request
 , •	Estudiar las cuestiones relativas a la concertación de acuerdos bilaterales o regionales</t>
   </si>
+  <si>
+    <t>12.2, 12.3</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -651,51 +651,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1045,101 +1045,101 @@
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="J13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
-        <v>8.1</v>
+        <v>8.2</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
         <v>51</v>
       </c>
       <c r="J14" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="I15" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.1</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="I16" t="s">
@@ -1286,136 +1286,127 @@
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="I21" t="s">
         <v>70</v>
       </c>
       <c r="J21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
       <c r="I22" t="s">
         <v>73</v>
       </c>
       <c r="J22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>12</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
       <c r="I23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>72</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
       <c r="I24" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="J24" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>