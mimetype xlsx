--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,137 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB, WB, JICA, WB, JICA</t>
+    <t>Banco Mundial, JICA</t>
   </si>
   <si>
     <t>Asistencia técnica internacional para ayudar al Departamento de Aduanas, el Departamento de Alimentos y Medicamentos y el Departamento de Cuarentena Vegetal a establecer un marco integrado de gestión de riesgo en colaboración con otros organismos que intervienen en la frontera y a elaborar perfiles de riesgo compuesto utilizando los datos introducidos en el módulo de selectividad de las aduanas. La asistencia técnica también ayudará a esos organismos a establecer sus correspondientes unidades de gestión de riesgo y a organizar talleres de formación para fortalecer sus capacidades.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>WB, IFC, OMA, WB, IFC, OMA, WB, JICA</t>
-[...1 lines deleted...]
-  <si>
     <t>Asistencia técnica internacional para ayudar al Departamento de Aduanas a crear capacidad entre sus funcionarios, en especial para organizar una visita sobre el terreno de un número determinado de funcionarios a un país que haya establecido un programa de operadores económicos autorizados y colaboraciones mediante acuerdos de reconocimiento mutuo, como Corea del Sur, Tailandia, Nueva Zelandia o la India.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
-    <t>WB, WB, WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t>Asistencia técnica internacional para ayudar al Departamento de Agricultura a examinar sus procedimientos y requisitos de documentación para acelerar el proceso de despacho, en particular en el caso de las mercancías perecederas. El Departamento de Aduanas necesita apoyo en sus proyectos para mejorar el procedimiento del Sistema Aduanero Automatizado (SIDUNEA) con miras a posibilitar la tramitación centralizada de las declaraciones y para elaborar una carta de servicios, con un mecanismo de vigilancia y evaluación del desempeño periódicas por parte de su servicio de auditoría interna. El Departamento de Importación y Exportación también precisa asistencia para implantar su sistema electrónico de certificación del origen en las provincias y mejorar su sistema de recopilación y difusión de datos sobre el comercio. Asimismo, se precisa apoyo para crear capacidad entre el personal del Gobierno que se ocupa de estas tareas.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.8.1, 10.8.2</t>
   </si>
   <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t>BAsD</t>
   </si>
   <si>
     <t xml:space="preserve">La RDP Lao requiere apoyo en las siguientes actividades:
 a)	revisión de las leyes y procedimientos de los organismos no aduaneros para cumplir las disposiciones del AFC;
 b)	creación de capacidad entre el personal de esos organismos para aplicar esos cambios.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -502,169 +493,169 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.7</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.7</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>10.1</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>