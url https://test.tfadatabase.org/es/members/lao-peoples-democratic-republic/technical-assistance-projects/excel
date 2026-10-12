--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -107,51 +107,51 @@
   <si>
     <t>Banco Mundial</t>
   </si>
   <si>
     <t>Asistencia técnica internacional para ayudar al Departamento de Agricultura a examinar sus procedimientos y requisitos de documentación para acelerar el proceso de despacho, en particular en el caso de las mercancías perecederas. El Departamento de Aduanas necesita apoyo en sus proyectos para mejorar el procedimiento del Sistema Aduanero Automatizado (SIDUNEA) con miras a posibilitar la tramitación centralizada de las declaraciones y para elaborar una carta de servicios, con un mecanismo de vigilancia y evaluación del desempeño periódicas por parte de su servicio de auditoría interna. El Departamento de Importación y Exportación también precisa asistencia para implantar su sistema electrónico de certificación del origen en las provincias y mejorar su sistema de recopilación y difusión de datos sobre el comercio. Asimismo, se precisa apoyo para crear capacidad entre el personal del Gobierno que se ocupa de estas tareas.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t>BAsD</t>
   </si>
   <si>
     <t xml:space="preserve">La RDP Lao requiere apoyo en las siguientes actividades:
 a)	revisión de las leyes y procedimientos de los organismos no aduaneros para cumplir las disposiciones del AFC;
 b)	creación de capacidad entre el personal de esos organismos para aplicar esos cambios.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -445,51 +445,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -621,59 +621,50 @@
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>