--- v1 (2025-12-29)
+++ v2 (2026-06-30)
@@ -12,398 +12,347 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo informático para mejorar el Portal Comercial de Lesotho (LTP), de manera que pueda presentar la reglamentación comercial vigente, la información relativa a los procedimientos administrativos; los organismos pertinentes; los resultados; los formularios; los requisitos; las licencias; los permisos; las sanciones aplicables en caso de infracción; los derechos aplicables; la duración de cada procedimiento, así como las leyes que justifican cada procedimiento y su contenido, de forma sencilla.
 •	Asistencia técnica para la creación de una interfaz de fácil manejo en la que se indiquen claramente los procedimientos de importación y exportación de cada producto.
 •	Campañas de sensibilización (formación y comunicaciones) destinadas a fomentar el uso del LTP.
 •	Capacitación para garantizar el mantenimiento y la expansión del LTP.
 •	Elaboración de un protocolo en el que se describan los procedimientos para la revisión y la presentación de información por los organismos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Ampliación de los servicios de información para que aborden otros organismos, más allá del Ministerio de Comercio e Industria (MCI), el Ministerio de Agricultura y Seguridad Alimentaria y la Administración Fiscal de Lesotho.
 •	Fortalecimiento de la función del Comité MSF mediante la ampliación de su mandato, y formación al respecto.
 •	Capacitación necesaria para el mantenimiento de los servicios de información.
 •	Coordinación y seguimiento por medios electrónicos de los servicios prestados por todos los servicios de información.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la revisión de los proyectos de ley.
 •	Puesta en marcha del tribunal de la Autoridad Fiscal de Lesotho, en particular apoyo para fomentar su capacidad.
 •	Creación de capacidad para la aplicación de los procedimientos de recurso.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2035</t>
   </si>
   <si>
     <t>IAEA, FAO</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la elaboración de parámetros de prueba y la acreditación de laboratorios veterinarios.
 •	Infraestructura y tecnología de la información y de las comunicaciones (conexión en red, automatización, Internet de alta velocidad).
 •	Adquisición de equipos de prueba.
 •	Equipos de prueba y otro equipo/material de laboratorio pertinente.
 •	Apoyo para la acreditación de los laboratorios nacionales.
 •	Elaboración de un régimen nacional de normas, acreditación y certificación de calidad.
 •	Creación de una interfaz electrónica para su uso por los laboratorios acreditados.
 •	Capacitación del personal encargado de los laboratorios en funcionamiento.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico.
 •	Consultas con las partes interesadas mediante talleres y seminarios.
 •	Creación de capacidad para la aplicación de la Ley.
 •	Elaboración de una estrategia de comunicación y gestión del cambio.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separación del levante</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el examen y la redacción de modificaciones legislativas.
 •	Consultas con las partes interesadas mediante talleres y seminarios.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>28 diciembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de un marco interinstitucional de gestión del riesgo.
 •	Apoyo para el diseño y el establecimiento de un sistema de gestión del riesgo.
 •	Infraestructura y tecnología de la información y de las comunicaciones para la creación de un sistema automatizado de gestión del riesgo.
 •	Creación de capacidad para el funcionamiento duradero del marco interinstitucional de gestión del riesgo.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico.
 •	Creación de capacidad relacionada con la auditoria posterior al despacho de aduana para todos los organismos pertinentes.
 </t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
-    <t>WB, UNCTAD</t>
+    <t>Banco Mundial, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad relativa al diseño, la planificación y la realización de un estudio sobre los plazos medios de levante para todos los organismos pertinentes.
 •	Participación de las partes interesadas en la difusión de los resultados del estudio.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>SADC TRF, IMF, AFRITAC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad para el diseño, la aplicación y el examen del programa de comerciantes autorizados.
 •	Apoyo para la elaboración de un marco interinstitucional para los operadores autorizados.
 •	Campañas de sensibilización de las partes interesadas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la elaboración de procedimientos/políticas que aseguren el rápido levante de los envíos urgentes.
 •	Apoyo para la infraestructura necesaria.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico.
 •	Apoyo para la infraestructura de las instalaciones de almacenamiento.
 •	Consultas con las partes interesadas.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la elaboración de una estrategia/marco para la cooperación entre los organismos que intervienen en la frontera.
 •	Capacitación del personal sobre la cooperación entre los organismos que intervienen en la frontera.
 •	Apoyo para la elaboración de leyes destinadas a facilitar la cooperación entre los organismos que intervienen en la frontera.
 •	Apoyo para la elaboración de un programa de seguimiento y evaluación.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>SADC TRF</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la creación de un sistema para el examen periódico de las formalidades y los requisitos de documentación.
 •	Creación de capacidad para los organismos encargados de llevar a cabo los exámenes periódicos.
 •	Consultas y participación de las partes interesadas sobre las formalidades y los requisitos de documentación.
 •	Apoyo para la aplicación de la certificación de origen electrónica.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad para los organismos sobre las normas internacionales pertinentes, los procedimientos de prueba y las mejores prácticas internacionales.
 •	Campañas de sensibilización sobre la utilización de normas internacionales.
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico. Campañas de sensibilización de las partes interesadas sobre la ventanilla única nacional electrónica.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico.
 •	Apoyo para la elaboración de una estrategia sobre los procedimientos en frontera comunes.
 •	Creación de capacidad para la aplicación.
 </t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la elaboración de procedimientos operativos normalizados destinados a los organismos.
 •	Creación de capacidad en materia de normas y cuestiones conexas.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>
   <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de procedimientos, políticas y directrices claros para el control y la gestión de la admisión temporal de mercancías.
 •	Establecimiento de un mecanismo adecuado para aplicar el perfeccionamiento activo y pasivo de mercancías con miras a un mejor control y registro.
 •	Creación de capacidad necesaria para la aplicación.
 </t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
-    <t>SIDA, Reino Unido</t>
+    <t>Reino Unido, SIDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el elaboración de un marco jurídico para el intercambio de información.
 •	Consultas y participación de las partes interesadas.
 •	Apoyo para encontrar a un asociado en lo relativo a los puestos fronterizos de una sola parada.
 •	Apoyo para la infraestructura necesaria.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -758,663 +707,663 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>35</v>
+      <c r="B6">
+        <v>7.1</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.3</v>
       </c>
-      <c r="B7" t="s">
-        <v>40</v>
+      <c r="B7">
+        <v>7.3</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.5</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.5</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>56</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.9</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>7.9</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" t="s">
-        <v>69</v>
+      <c r="B14">
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>80</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.7</v>
       </c>
-      <c r="B18" t="s">
-        <v>84</v>
+      <c r="B18">
+        <v>10.7</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.8</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>10.8</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.9</v>
       </c>
-      <c r="B20" t="s">
-        <v>90</v>
+      <c r="B20">
+        <v>10.9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>12</v>
       </c>
-      <c r="B21" t="s">
-        <v>93</v>
+      <c r="B21">
+        <v>12</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="J21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">