--- v2 (2026-06-30)
+++ v3 (2026-08-31)
@@ -181,65 +181,65 @@
   <si>
     <t>28 diciembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de un marco interinstitucional de gestión del riesgo.
 •	Apoyo para el diseño y el establecimiento de un sistema de gestión del riesgo.
 •	Infraestructura y tecnología de la información y de las comunicaciones para la creación de un sistema automatizado de gestión del riesgo.
 •	Creación de capacidad para el funcionamiento duradero del marco interinstitucional de gestión del riesgo.
 </t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico.
 •	Creación de capacidad relacionada con la auditoria posterior al despacho de aduana para todos los organismos pertinentes.
 </t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
-    <t>Banco Mundial, UNCTAD</t>
+    <t>Banco Mundial, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad relativa al diseño, la planificación y la realización de un estudio sobre los plazos medios de levante para todos los organismos pertinentes.
 •	Participación de las partes interesadas en la difusión de los resultados del estudio.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>SADC TRF, IMF, AFRITAC</t>
+    <t>TRF de la SADC, FMI, AFRITAC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad para el diseño, la aplicación y el examen del programa de comerciantes autorizados.
 •	Apoyo para la elaboración de un marco interinstitucional para los operadores autorizados.
 •	Campañas de sensibilización de las partes interesadas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la elaboración de procedimientos/políticas que aseguren el rápido levante de los envíos urgentes.
 •	Apoyo para la infraestructura necesaria.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
     <t xml:space="preserve">•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico.
 •	Apoyo para la infraestructura de las instalaciones de almacenamiento.
 •	Consultas con las partes interesadas.
 </t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la elaboración de una estrategia/marco para la cooperación entre los organismos que intervienen en la frontera.
 •	Capacitación del personal sobre la cooperación entre los organismos que intervienen en la frontera.
 •	Apoyo para la elaboración de leyes destinadas a facilitar la cooperación entre los organismos que intervienen en la frontera.
 •	Apoyo para la elaboración de un programa de seguimiento y evaluación.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
-    <t>SADC TRF</t>
+    <t>TRF de la SADC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para la creación de un sistema para el examen periódico de las formalidades y los requisitos de documentación.
 •	Creación de capacidad para los organismos encargados de llevar a cabo los exámenes periódicos.
 •	Consultas y participación de las partes interesadas sobre las formalidades y los requisitos de documentación.
 •	Apoyo para la aplicación de la certificación de origen electrónica.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad para los organismos sobre las normas internacionales pertinentes, los procedimientos de prueba y las mejores prácticas internacionales.
 •	Campañas de sensibilización sobre la utilización de normas internacionales.
 </t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>•	Apoyo para el examen de los proyectos de ley, incluida la armonización de todas las instituciones pertinentes con el marco jurídico. Campañas de sensibilización de las partes interesadas sobre la ventanilla única nacional electrónica.</t>
   </si>