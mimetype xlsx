--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,196 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 febrero 2019</t>
   </si>
   <si>
     <t>22 febrero 2025</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t xml:space="preserve">Marco normativo y jurídico
 •	Redacción de disposiciones jurídicas o normativas relativas al derecho a que las aduanas u otros organismos competentes que intervienen en la frontera (Ministerio de Comercio e Industria, Ministerio de Salud, organismo de cuarentena o pesca etc.) realicen una segunda prueba, conforme a lo dispuesto en la medida del AFC.
 Recursos humanos y formación
 •	Formación para la creación de capacidad dirigida a los funcionarios de aduanas sobre la realización de pruebas de productos químicos, así como de otros tipos de productos.
 Infraestructura y equipo
 •	Instalaciones y equipo adecuados para la realización de pruebas.
 Consultas y sensibilización del público
 •	Consultas con los organismos que intervienen en la frontera y con otras partes interesadas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Policy/Procedure
 •	Develop formal policies and procedures for periodic measurement of average release times, to include the processes of all relevant stakeholders at the port/airport/land border within the scope of the study.
 Infrastructures
 Políticas y procedimientos
 •	Elaboración de políticas y procedimientos formales relativos al cálculo periódico de los plazos medios de levante que prevean la inclusión en el estudio de los procesos de todas las partes interesadas pertinentes que intervienen en puertos, aeropuertos y en las fronteras terrestres.
 Infraestructuras
 •	Facilitación del establecimiento de un programa informático que permita la creación de una plataforma destinada al estudio sobre el tiempo necesario para el levante.
 •	Equipos de tecnología que favorezcan la creación de una plataforma destinada al estudio sobre el tiempo necesario para el levante.
 •	Elaboración de una metodología para determinar los plazos medios de levante de las mercancías basada en la metodología de la OMA.
 Recursos humanos y formación
 •	Formación dirigida al personal de aduanas sobre el funcionamiento de la plataforma destinada al estudio sobre el tiempo necesario para el levante.
 •	Sensibilización sobre este tema mediante talleres dirigidos a la comunidad empresarial y a otras partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">Marco jurídico
 •	Elaboración de la legislación pertinente para posibilitar el establecimiento de un programa de operadores autorizados.
 Marco normativo
 •	Elaboración de una política de operadores autorizados.
 Procedimiento
 •	Elaboración de procedimientos y criterios adecuados para la evaluación de los operadores económicos autorizados que cumplen los criterios dispuestos en el programa de operadores autorizados y teniendo en cuenta la norma ISO 17712:2013.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas, otros organismos que intervienen en la frontera y a los funcionarios de cuarentena para la aplicación del programa de operadores económicos autorizados y para velar por el pleno cumplimiento de esta medida.
 •	Organización de campañas de sensibilización.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">Marco jurídico
 •	Revisión o elaboración de las leyes pertinentes para facilitar la creación de una ventanilla única nacional.
 •	Examen del cumplimiento.
 •	Elaboración de un memorando de entendimiento con otros organismos a fin de mejorar la cooperación.
 Marco normativo
 •	Realización de un estudio de viabilidad para examinar la viabilidad de un sistema de ventanilla única nacional.
 •	Elaboración de una estrategia para la aplicación de la ventanilla única.
 Procedimientos
 •	Elaboración de procedimientos y procesos adecuados para facilitar la aplicación de la ventanilla única nacional.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas y a los funcionarios de otros organismos que intervienen en la frontera para lograr una aplicación sin dificultades del sistema de ventanilla única nacional.
 •	Creación de capacidad dirigida a los funcionarios de otros organismos gubernamentales y el sector privado para la aplicación del sistema de ventanilla única nacional.
 Tecnología de la información y las comunicaciones
 •	Examen de las políticas nacionales en la esfera de la tecnología de la información y las comunicaciones para facilitar la aplicación de la ventanilla única.
 •	Mejora y perfeccionamiento necesarios de la capacidad tecnológica de los organismos que intervienen en la frontera y de otros organismos gubernamentales para la aplicación de la ventanilla única.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>22 febrero 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Infraestructuras
 •	Creación de una plataforma electrónica para intercambiar o compartir datos y permitir la interconexión de sistemas.
 Recursos humanos, formación y sensibilización
 •	Creación de capacidad para las partes interesadas externas y los funcionarios de aduana.
 •	Educación y sensibilización del sector público.
 Marco normativo
 •	Formulación de políticas para mejorar el control aduanero y la solicitud de información.
 •	Elaboración de un instrumento de cumplimiento que incluya las políticas y los planes de acción conexos.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -566,195 +554,195 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.6</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.6</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.7</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>12</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">