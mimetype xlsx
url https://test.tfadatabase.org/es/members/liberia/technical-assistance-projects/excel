--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -79,96 +79,96 @@
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t xml:space="preserve">Marco normativo y jurídico
 •	Redacción de disposiciones jurídicas o normativas relativas al derecho a que las aduanas u otros organismos competentes que intervienen en la frontera (Ministerio de Comercio e Industria, Ministerio de Salud, organismo de cuarentena o pesca etc.) realicen una segunda prueba, conforme a lo dispuesto en la medida del AFC.
 Recursos humanos y formación
 •	Formación para la creación de capacidad dirigida a los funcionarios de aduanas sobre la realización de pruebas de productos químicos, así como de otros tipos de productos.
 Infraestructura y equipo
 •	Instalaciones y equipo adecuados para la realización de pruebas.
 Consultas y sensibilización del público
 •	Consultas con los organismos que intervienen en la frontera y con otras partes interesadas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
-    <t>OMA</t>
+    <t>Reino Unido, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Policy/Procedure
 •	Develop formal policies and procedures for periodic measurement of average release times, to include the processes of all relevant stakeholders at the port/airport/land border within the scope of the study.
 Infrastructures
 Políticas y procedimientos
 •	Elaboración de políticas y procedimientos formales relativos al cálculo periódico de los plazos medios de levante que prevean la inclusión en el estudio de los procesos de todas las partes interesadas pertinentes que intervienen en puertos, aeropuertos y en las fronteras terrestres.
 Infraestructuras
 •	Facilitación del establecimiento de un programa informático que permita la creación de una plataforma destinada al estudio sobre el tiempo necesario para el levante.
 •	Equipos de tecnología que favorezcan la creación de una plataforma destinada al estudio sobre el tiempo necesario para el levante.
 •	Elaboración de una metodología para determinar los plazos medios de levante de las mercancías basada en la metodología de la OMA.
 Recursos humanos y formación
 •	Formación dirigida al personal de aduanas sobre el funcionamiento de la plataforma destinada al estudio sobre el tiempo necesario para el levante.
 •	Sensibilización sobre este tema mediante talleres dirigidos a la comunidad empresarial y a otras partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">Marco jurídico
 •	Elaboración de la legislación pertinente para posibilitar el establecimiento de un programa de operadores autorizados.
 Marco normativo
 •	Elaboración de una política de operadores autorizados.
 Procedimiento
 •	Elaboración de procedimientos y criterios adecuados para la evaluación de los operadores económicos autorizados que cumplen los criterios dispuestos en el programa de operadores autorizados y teniendo en cuenta la norma ISO 17712:2013.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas, otros organismos que intervienen en la frontera y a los funcionarios de cuarentena para la aplicación del programa de operadores económicos autorizados y para velar por el pleno cumplimiento de esta medida.
 •	Organización de campañas de sensibilización.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
-    <t>Banco Mundial</t>
+    <t>Banco Mundial, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Marco jurídico
 •	Revisión o elaboración de las leyes pertinentes para facilitar la creación de una ventanilla única nacional.
 •	Examen del cumplimiento.
 •	Elaboración de un memorando de entendimiento con otros organismos a fin de mejorar la cooperación.
 Marco normativo
 •	Realización de un estudio de viabilidad para examinar la viabilidad de un sistema de ventanilla única nacional.
 •	Elaboración de una estrategia para la aplicación de la ventanilla única.
 Procedimientos
 •	Elaboración de procedimientos y procesos adecuados para facilitar la aplicación de la ventanilla única nacional.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas y a los funcionarios de otros organismos que intervienen en la frontera para lograr una aplicación sin dificultades del sistema de ventanilla única nacional.
 •	Creación de capacidad dirigida a los funcionarios de otros organismos gubernamentales y el sector privado para la aplicación del sistema de ventanilla única nacional.
 Tecnología de la información y las comunicaciones
 •	Examen de las políticas nacionales en la esfera de la tecnología de la información y las comunicaciones para facilitar la aplicación de la ventanilla única.
 •	Mejora y perfeccionamiento necesarios de la capacidad tecnológica de los organismos que intervienen en la frontera y de otros organismos gubernamentales para la aplicación de la ventanilla única.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
@@ -633,50 +633,53 @@
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
       <c r="B4">
         <v>7.7</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
       <c r="B5">
         <v>10.4</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>