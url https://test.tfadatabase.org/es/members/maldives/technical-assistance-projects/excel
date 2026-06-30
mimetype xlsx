--- v1 (2025-12-29)
+++ v2 (2026-06-30)
@@ -12,365 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>30 junio 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia y apoyo financiero para traducir al idioma inglés todas las leyes, prescripciones, reglamentos, normas, directrices y procedimientos operativos normalizados en vigor relacionados con el comercio.
 Se necesita asistencia y apoyo para mejorar el sitio web del Ministerio de Desarrollo Económico y de la Dirección de Productos Alimenticios y Farmacéuticos de Maldivas.
 Asistencia para desarrollar las capacidades de los funcionarios del Ministerio de Desarrollo Económico, la Dirección de Productos Alimenticios y Farmacéuticos y el Ministerio de Salud para gestionar, mantener y actualizar el sitio web/portal de información.
 Asistencia al Ministerio de Pesca, Agricultura y Recursos Marinos para seguir desarrollando el sistema de información sobre la pesca y para mejorar la capacidad de gestión y actualización del portal de información sobre la pesca.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>30 noviembre 2022</t>
   </si>
   <si>
     <t>Asistencia para establecer arreglos institucionales e impartir capacitación y formación al personal sobre el funcionamiento y el mantenimiento de los servicios de información.</t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>23 julio 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia y apoyo para impartir formación al personal en materia de notificaciones.
 Se necesita asistencia para establecer un sistema electrónico de gestión de la información y las notificaciones o un mecanismo que permita la tramitación rápida, precisa y oportuna de las notificaciones.
 </t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>Se necesita asistencia y apoyo para impartir formación al personal a fin de que adquiera las competencias jurídicas necesarias para la elaboración de procedimientos y para establecer un mecanismo de consulta pública en relación con las leyes y reglamentos.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>22 octubre 2019</t>
+  </si>
+  <si>
+    <t>Sí</t>
   </si>
   <si>
     <t>BAsD, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia para impartir formación y conocimientos especializados en materia de resoluciones anticipadas y normas de origen a los funcionarios de aduanas y de otros organismos que intervienen en la frontera.
 Asistencia para llevar a cabo campañas de educación pública con miras a sensibilizar y movilizar a las partes interesadas.
 </t>
   </si>
   <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>30 diciembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia y apoyo para poner en marcha un sistema de alerta de las notificaciones electrónicas en el marco del Organismo de Protección de la Salud, la Dirección de Productos Alimenticios y Farmacéuticos de Maldivas y el Ministerio de Pesca, Agricultura y Recursos Marinos, y para reforzar las capacidades para la notificación de controles o inspecciones reforzados.
 Asistencia para revisar el marco jurídico y mecanismos para el análisis y la mejora del marco jurídico y los procedimientos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia y apoyo financiero para adquirir equipos de pruebas y otro equipo/material de laboratorio pertinente.
 Se necesita asistencia y apoyo para impartir formación y capacitación al personal técnico y para reforzar las capacidades del personal de laboratorio para la realización de pruebas.
 Se necesita asistencia y apoyo para reforzar las capacidades del Laboratorio Nacional de Salud Pública para el control de alimentos y medicamentos.
 También se necesita asistencia y apoyo para establecer instalaciones portuarias destinadas al almacenamiento de alimentos y medicamentos a nivel central y regional.
 Se necesita asimismo asistencia y apoyo para el establecimiento de parámetros de prueba y la acreditación.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>26 agosto 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Desarrollo de las capacidades de las diversas instituciones que se ocuparán de poner en marcha el sistema de ventanilla única nacional.
 Se necesita asistencia para reforzar el marco jurídico a fin de posibilitar el pago electrónico.
 La funcionalidad de pago electrónico posiblemente entrará en funcionamiento cuando se introduzca el sistema nacional de ventanilla única.
 </t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separación del levante</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia y apoyo financiero para obtener las tecnologías pertinentes, como escáneres de pallets y escáneres de rayos X para contenedores, a fin de que los envíos puedan despacharse sin el pago de derechos y tasas, tras el depósito de la fianza o la garantía correspondiente.
 Asistencia para la introducción de un sistema de fianzas/garantías en el servicio de aduanas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo especializado para el diseño y el establecimiento de un sistema de gestión de riesgo.
 Infraestructura y herramientas de TIC para el establecimiento de un sistema de gestión de riesgo automatizado.
 Se necesita asistencia para el desarrollo de las capacidades del personal que trabaja en las instituciones encargadas de la aplicación del sistema de gestión de riesgo.
 Asistencia técnica para el desarrollo de un mecanismo que permita reforzar la coordinación y la colaboración entre los organismos que intervienen en la frontera para la identificación de los riesgos, y para la aplicación de la gestión de riesgos.
 Se necesita apoyo especializado para el diseño, el establecimiento y la puesta en marcha de un sistema de gestión de riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>30 junio 2023</t>
   </si>
   <si>
     <t>Se necesita asistencia para que el Servicio de Aduanas de Maldivas y, si es necesario, otros organismos competentes desarrollen un sistema completo de auditoría posterior al despacho, dotado de todos los procesos y procedimientos internos necesarios, que a la vez esté vinculado al sistema de gestión de riesgo, a fin de que sean complementarios.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia para el diseño, la planificación y la realización de estudios del tiempo necesario para el despacho.
 Se necesita capacitación y formación para el personal con miras a mejorar el promedio de tiempo necesario para el despacho.
 </t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia técnica y apoyo para introducir un sistema de comerciantes/operadores autorizados y establecer un marco de vigilancia que permita a la administración aduanera evaluar y vigilar el cumplimiento por parte de los operadores, así como formación para los funcionarios de aduanas.
 También se necesita formación y capacitación para todos los demás organismos que intervienen en la frontera, a fin de garantizar un mejor cumplimiento de lo previsto en esta disposición.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita formación y capacitación para ayudar al personal de las instituciones competentes a ajustarse a las normas internacionales y las mejores prácticas.
 Se necesita asistencia para evaluar la capacidad de realización de pruebas, certificación, inspección y acreditación de los organismos de reglamentación competentes y ayudar a modernizar las instalaciones a fin de ajustarlas a la normativa pertinente.
 Se necesita asistencia con miras a la adopción del cuaderno ATA (Nota: La administración de aduanas se adherirá pronto al Convenio de Kyoto revisado.)
 Se necesita formación para los funcionarios de aduanas en relación con la aplicación del cuaderno ATA.
 Se necesitan conocimientos técnicos especializados para detectar los desajustes entre la legislación vigente y las normas internacionales y contribuir a su armonización.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>BAsD, BAsD</t>
+    <t>BAsD</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita formación y capacitación para el personal de los organismos competentes que intervienen en la frontera, así como de los medios empresariales, a fin de sensibilizarlos y formarlos en la aplicación y utilización de la ventanilla única nacional.
 Se necesita formación específica para los funcionarios que se ocuparán de la gestión y el funcionamiento cotidianos del sistema de ventanilla única nacional en el país.
 También se necesita asistencia técnica para crear capacidad institucional en los organismos competentes que intervienen en la frontera, a fin de poner en marcha la ventanilla única nacional.
 (Nota: En 2019 se solicitó asistencia financiera al Banco Asiático de Desarrollo, que aprobó la financiación y firmó un acuerdo con el país para el desarrollo de una ventanilla única nacional en Maldivas.
 Los fondos para este proyecto se otorgarán en 2019).
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia técnica y formación para supervisar y verificar las operaciones de entrada y salida.
 Asistencia técnica para establecer vínculos con la administración fiscal con miras a determinar los derechos de entrada y salida y los impuestos aplicables.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Procedimientos institucionales</t>
-[...2 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
+    <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia técnica y capacitación para el desarrollo de un marco jurídico, así como en la esfera de las TIC.
 Asistencia para introducir un sistema de fianzas o garantías.
 Asistencia para formar al personal de aduanas y de otros organismos que intervienen en la frontera.
 Se necesita asistencia para establecer un mecanismo de coordinación, cooperación e intercambio entre los organismos que intervienen en la frontera.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -718,569 +667,569 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>1.4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>2.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>12</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.2</v>
       </c>
       <c r="B9">
         <v>7.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.3</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>59</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>70</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>77</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
         <v>12</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I17" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.9</v>
       </c>
-      <c r="B18" t="s">
-        <v>82</v>
+      <c r="B18">
+        <v>10.9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
         <v>12</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
-      <c r="B19" t="s">
-        <v>86</v>
+      <c r="B19">
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">