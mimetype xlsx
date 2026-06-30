--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,293 +12,266 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ITC, GIZ, DANIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Formación sobre:
 -	elaboración y aplicación de directrices en materia de recopilación, procesamiento y publicación de informaciones relativas al comercio;
 -	creación de un equipo de gestión del contenido del portal de información;
 -	actualización periódica de la información en línea relativa al comercio por parte de los organismos competentes;
 -	organización de reuniones periódicas de información entre los organismos y con el sector privado para evaluar la calidad del servicio prestado y los ámbitos en que se puede mejorar;
 -	organización de reuniones de coordinación entre los organismos a fin de verificar la validez/aplicación periódica de la información publicada;
 -	adquisición del equipo y los programas informáticos necesarios para el buen funcionamiento del portal;
 -	contratación de personal auxiliar para la gestión del sitio web;
 -	conocimientos jurídicos especializados para redactar textos jurídicos con los que modificar las órdenes/ leyes/reglamentos;
 -	infraestructura de TIC para información interna, sistemas de gestión, mantenimiento y sitio web del organismo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Formación sobre:
 -	creación y gestión de los servicios de información;
 -	equipo informático: ordenadores portátiles; ordenadores de sobremesa; inversores de corriente; fotocopiadoras; impresoras multifunción;
 -	material de información sobre el AFC;
 -	conocimientos jurídicos especializados para redactar textos jurídicos con los que modificar las órdenes/ leyes/reglamentos vigentes;
 -	infraestructura y tecnología de TIC para el mantenimiento de los servicios de información;
 -	capacitación del personal en el mantenimiento de los servicios de información.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
-    <t>WB, TFWA</t>
+    <t>Banco Mundial, TFWA</t>
   </si>
   <si>
     <t xml:space="preserve">	Creación de una plataforma electrónica única de gestión de la información, que incluya los lugares oficiales en los que se haya publicado la información, (dirección de Internet (URL) del sitio web).
 -	Servicios de información competentes para que las notificaciones sean más rápidas y exactas.
 -	Divulgación de las disposiciones del AFC y sensibilización al respecto.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Sensibilización</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación de laboratorios de análisis equipados.
 -	Formación del personal encargado de los análisis
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>UNCTAD, WB, TFWA</t>
+    <t>UNCTAD, Banco Mundial, TFWA</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación de una plataforma electrónica de gestión de los documentos de importación.
 -	Elaboración de medidas de reglamentación del funcionamiento de la plataforma.
 -	Formación de los usuarios.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t xml:space="preserve">-	Formación para los actores de la administración y del sector privado sobre el funcionamiento del pago electrónico.
 -	Adquisición del hardware y el software para el pago electrónico.
 -	Seminario de sensibilización de los establecimientos financieros sobre el pago electrónico.
 -	Suministro de equipo para la administración: ordenadores portátiles y de sobremesa, Internet, impresoras.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">-	Formación de los agentes de aduanas y de otros actores pertinentes sobre emisión, recepción, tramitación, publicación y seguimiento de los criterios de clasificación.
 -	Conocimientos jurídicos especializados para redactar textos jurídicos con los que modificar las órdenes/leyes/reglamentos vigentes.
 -	Apoyo especializado para el diseño y el establecimiento de un sistema de gestión del riesgo.
 -	Infraestructura y tecnología de la información y de las comunicaciones para establecer un sistema de gestión del riesgo automatizado.
 -	Capacitación del personal para implementar el sistema de gestión del riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">-	Acondicionamiento de almacenes apropiados para conservar productos perecederos.
 -	Sensibilización y formación de los servicios de control para acelerar la tramitación de los productos perecederos.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>WB, UEMAO, TFWA, Unión Europea</t>
+    <t>Unión Europea, Banco Mundial, UEMAO, TFWA</t>
   </si>
   <si>
     <t xml:space="preserve">-	Formación sobre el AFC para los organismos de fronteras.
 -	Equipo para los organismos de fronteras: ordenadores, Internet, inversores de corriente, impresoras.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t>-	Capacitación del personal en cuanto a las normas internacionales pertinentes, los procedimientos de prueba y las mejores prácticas internacionales.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t xml:space="preserve">-	Implementación de la ventanilla única.
 -	Formación sobre la utilización correcta de la ventanilla única.
 -	Fortalecimiento y actualización de los módulos de la ventanilla única.
 -	Equipo: ordenadores portátiles y de sobremesa; Internet; impresoras.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Inspección previa a la expedición</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación del Centro de Asesoramiento Técnico para la verificación documental de los productos previa a la expedición.
 -	Equipo de infraestructura técnica y tecnológica.
 -	Capacitación de los agentes de aduanas.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -655,413 +628,413 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" t="s">
         <v>35</v>
-      </c>
-[...22 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.9</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.9</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.3</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.4</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>10.4</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.5</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>10.5</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">