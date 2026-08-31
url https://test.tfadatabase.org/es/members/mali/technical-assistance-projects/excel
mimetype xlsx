--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ITC, GIZ, DANIDA</t>
+    <t>CCI, GIZ, DANIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Formación sobre:
 -	elaboración y aplicación de directrices en materia de recopilación, procesamiento y publicación de informaciones relativas al comercio;
 -	creación de un equipo de gestión del contenido del portal de información;
 -	actualización periódica de la información en línea relativa al comercio por parte de los organismos competentes;
 -	organización de reuniones periódicas de información entre los organismos y con el sector privado para evaluar la calidad del servicio prestado y los ámbitos en que se puede mejorar;
 -	organización de reuniones de coordinación entre los organismos a fin de verificar la validez/aplicación periódica de la información publicada;
 -	adquisición del equipo y los programas informáticos necesarios para el buen funcionamiento del portal;
 -	contratación de personal auxiliar para la gestión del sitio web;
 -	conocimientos jurídicos especializados para redactar textos jurídicos con los que modificar las órdenes/ leyes/reglamentos;
 -	infraestructura de TIC para información interna, sistemas de gestión, mantenimiento y sitio web del organismo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Formación sobre:
@@ -135,51 +135,51 @@
 -	Servicios de información competentes para que las notificaciones sean más rápidas y exactas.
 -	Divulgación de las disposiciones del AFC y sensibilización al respecto.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Sensibilización</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación de laboratorios de análisis equipados.
 -	Formación del personal encargado de los análisis
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>UNCTAD, Banco Mundial, TFWA</t>
+    <t>CNUCED, Banco Mundial, TFWA</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación de una plataforma electrónica de gestión de los documentos de importación.
 -	Elaboración de medidas de reglamentación del funcionamiento de la plataforma.
 -	Formación de los usuarios.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t xml:space="preserve">-	Formación para los actores de la administración y del sector privado sobre el funcionamiento del pago electrónico.
 -	Adquisición del hardware y el software para el pago electrónico.
 -	Seminario de sensibilización de los establecimientos financieros sobre el pago electrónico.
 -	Suministro de equipo para la administración: ordenadores portátiles y de sobremesa, Internet, impresoras.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
@@ -217,51 +217,51 @@
 -	Equipo para los organismos de fronteras: ordenadores, Internet, inversores de corriente, impresoras.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t>-	Capacitación del personal en cuanto a las normas internacionales pertinentes, los procedimientos de prueba y las mejores prácticas internacionales.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>AfDB</t>
+    <t>BAfD</t>
   </si>
   <si>
     <t xml:space="preserve">-	Implementación de la ventanilla única.
 -	Formación sobre la utilización correcta de la ventanilla única.
 -	Fortalecimiento y actualización de los módulos de la ventanilla única.
 -	Equipo: ordenadores portátiles y de sobremesa; Internet; impresoras.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>Inspección previa a la expedición</t>
   </si>
   <si>
     <t xml:space="preserve">-	Creación del Centro de Asesoramiento Técnico para la verificación documental de los productos previa a la expedición.
 -	Equipo de infraestructura técnica y tecnológica.
 -	Capacitación de los agentes de aduanas.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">