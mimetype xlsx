--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,418 +12,355 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">-	Financiación para incrementar la asignación presupuestaria de la estructura encargada del Diario Oficial.
 -	Asistencia para actualizar y difundir las guías prácticas que describen los procedimientos de importación, exportación y tránsito.
 -	Asistencia para mejorar la visibilidad y la comunicación con los usuarios
 -	Asistencia para desarrollar la interacción con los usuarios (sistema de preguntas y respuestas)
 -	Asistencia para suministrar material y equipo a los servicios nacionales (FRANCIA/SUIZA)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para obtener el equipo informático necesario para los servicios de información (Suiza)
 -	Asistencia para formar al personal en la gestión y la comunicación de la información (SUIZA)
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para formar al personal en la elaboración de notificaciones para la OMC
 -	Asistencia para suministrar el equipo informático necesario a la persona encargada de las notificaciones para la OMC (SUIZA)
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>-	Asistencia para instaurar un proceso de consultas públicas en relación con los proyectos de texto jurídico relativos al comercio antes de su entrada en vigor (SUIZA)</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para definir un marco jurídico que permita establecer un mecanismo de consulta apropiado
 -	Asistencia para formar al personal encargado de las consultas que se encuentra en las fronteras
 -	Asistencia para crear un sitio web o una plataforma para la interacción con el público (SUIZA)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">-	Experto jurista encargado de establecer un marco jurídico
 -	Experto jurista encargado de establecer los procedimientos
 -	Experto informático encargado de diseñar un sistema automatizado
 -	Asistencia para promover actividades de sensibilización (OMA/UNCTAD)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Sensibilización</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>-	Asistencia para publicar manuales de procedimiento en materia de litigios (OMA)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t xml:space="preserve">-	Establecimiento de un sistema de alerta rápida (intranet o en el marco de la ventanilla única) en materia de importaciones que vincule a todos los puestos fronterizos
 -	Formación de los agentes que operan el sistema de alertas
 -	Sistema de intranet o establecimiento de una plataforma informática de intercambio de información (UE)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia de un país que haya procedido a la modificación de su código de aduanas y lo haya notificado en la categoría A
 -	Asistencia necesaria para elaborar los procedimientos del examen pericial
 -	Formar a los funcionarios para arbitrar entre los dos exámenes periciales (CÔTE D'IVOIRE, SENEGAL, MARRUECOS)
 </t>
   </si>
   <si>
-    <t>Procedimientos institucionales, Recursos humanos y capacitación, Marco legislativo y reglamentario</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para establecer un examen periódico de todos los derechos
 -	Asistencia para publicar todos los derechos periódicamente por vía electrónica (OMC)
 </t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para establecer un examen periódico de todos los derechos de aduana
 -	Asistencia para publicar todos los derechos de aduana periódicamente por vía electrónica (OMC)
 </t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para establecer un marco normativo que permita tramitar los documentos de importación antes de la llegada de las mercancías
 -	Asistencia para la adquisición de equipos específicos: escáneres, tarjetas de memoria para servidores (OMA)
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Marco legislativo y reglamentario</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia de los países que han instaurado el pago electrónico, para establecer los reglamentos de aplicación
 -	Planificación de cambios en la normativa que regula el Tesoro Público para permitir el pago electrónico de los derechos de importación y exportación
 -	Diseño de una interfaz entre SIDUNEA, el sistema del Tesoro Público y el sistema bancario para permitir que las aduanas acepten pagos mediante tarjeta de crédito
 -	Análisis de los tres sistemas para encontrar un lenguaje normalizado de interfaz de tipo ISO 85-83
 -	Diseño de una segunda interfaz con el futuro sistema nacional de pago (RTGS y SWIFT). Pago de los servicios de una empresa de informática especializada en creación de interfaces
 -	Formación de los funcionarios de aduanas y los agentes del Tesoro Público en el pago electrónico y los sistemas de pago
 -	Terminales de tarjetas de crédito y otra infraestructura necesaria que haya que financiar para la Aduana, el Tesoro Público y el sistema bancario (OMA/UNCTAD/EDIFACT)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para establecer un marco jurídico y normativo
 -	Elaboración de una estrategia de gestión de riesgo
 -	Establecimiento de procedimientos de control basados en los principios de la gestión de riesgo
 -	Revisión periódica de los planes oficiales en materia de gestión de riesgo
 -	Mecanismo para la difusión de la información sobre riesgo a todas las oficinas
 -	Creación de una entidad dedicada al análisis del riesgo
 -	Asistencia para la formación de los operadores del sistema
 -	Creación de un modelo de análisis y de gestión de los riesgos (OMA/AFRITAC)
 </t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Marco legislativo y reglamentario, Procedimientos institucionales, Sensibilización</t>
-[...2 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para la creación de un servicio dedicado a la auditoría posterior al despacho de aduana
 -	Asistencia para la formación
 -	Suministro de conocimientos informáticos (AFRITAC/OMA/GIZ)
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">-	Realización de un estudio sobre el plazo medio de levante
 -	Elaboración de procedimientos comunes para determinar el plazo necesario para el levante
 -	Creación de un comité formado por varios organismos para el cálculo del plazo medio del levante de las mercancías
 -	Formación en el diseño, la planificación, la realización y el análisis de un estudio sobre el tiempo necesario para el levante
 -	Formación sobre la utilización del programa informático de la OMA (OMA)
 </t>
   </si>
   <si>
-    <t>Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Tecnologías de la información y las comunicaciones (TIC)</t>
-[...2 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">-	Conocimientos especializados para el diseño de un marco jurídico para los OEA.
 -	Experto aduanero encargado de impartir formación al personal sobre el funcionamiento de los OEA (OMA/AFRITAC)
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para la creación de comités bilaterales con los países limítrofes; explotación de los mecanismos de cooperación aduanera de la CEDEAO (Comisión de la CEDEAO)
 -	Asistencia de un país que haya establecido intercambios de información sobre las mercancías en tránsito (Côte d'Ivoire)
 -	Asistencia para el establecimiento de oficinas aduaneras yuxtapuestas (Malí)
 -	Ayuda para adherirse al Convenio TIR y al Convenio sobre Admisión Temporal (ATA)
 -	Ayuda para el seguimiento de la carga con miras a sustituir la escolta (Malí) (Secretaría TIR y países de la CEDEAO)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia para modificar los procedimientos, por ejemplo de un país vecino que haya modificado los suyos (Senegal)
 -	Formación a los funcionarios de aduanas para que acepten las copias en el marco de la ventanilla única (Senegal)
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia de la OMA para la aplicación del Convenio de Kyoto revisado y el Convenio de Estambul
 -	Asistencia para la introducción de una declaración simplificada (OMA)
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">-	Asistencia la OMA/UNCTAD en colaboración con la Organización Marítima Internacional (OMI) para realizar un estudio de viabilidad de la ventanilla única bajo la tutela del Ministerio de Hacienda (Aduanas)
 -	Asistencia de la OMA/UNCTAD para desarrollar SIDUNEA en una plataforma electrónica que conecte a todos los participantes en el proceso de importación, exportación y tránsito
 -	Ayuda para firmar el Convenio FAL, en cuyo anexo se recomienda el uso del formato digital, la unificación de los procedimientos y la creación de una comunidad portuaria (OMA/UNCTAD/OMI)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>
   <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">	Benchmarking study tour
 	Training on supervising and verifying manufacturing operations for inward processing regimes
 	Module on managing production records for the monitoring of inward processing
 	Implementation of module on managing exemptions and temporary admission
 	Capacity building
 (WCO)
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>-	Asistencia para la modernización del sistema de tránsito y de los principales corredores (Banco Mundial)</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -796,721 +733,721 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>41</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>44</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.3</v>
       </c>
-      <c r="B11" t="s">
-        <v>48</v>
+      <c r="B11">
+        <v>5.3</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.1</v>
       </c>
-      <c r="B12" t="s">
-        <v>52</v>
+      <c r="B12">
+        <v>6.1</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="J12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>55</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>58</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="J14" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>65</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>69</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="J17" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>72</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J18" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>76</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="J19" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>8</v>
       </c>
-      <c r="B20" t="s">
-        <v>80</v>
+      <c r="B20">
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.2</v>
       </c>
-      <c r="B21" t="s">
-        <v>84</v>
+      <c r="B21">
+        <v>10.2</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J21" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.3</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="J22" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.4</v>
       </c>
-      <c r="B23" t="s">
-        <v>90</v>
+      <c r="B23">
+        <v>10.4</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="J23" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.9</v>
       </c>
-      <c r="B24" t="s">
-        <v>94</v>
+      <c r="B24">
+        <v>10.9</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="J24" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>11</v>
       </c>
-      <c r="B25" t="s">
-        <v>98</v>
+      <c r="B25">
+        <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="J25" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">