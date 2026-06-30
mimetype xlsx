--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,175 +12,189 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1. Creación de una plataforma electrónica de gestión de la información en el Ministerio de Agroindustria y Seguridad Alimentaria.
 2. Desarrollo e implantación de un sistema de gestión de las importaciones de alimentos en el Ministerio de Salud y Calidad de la Vida.
 3. Contratación y capacitación de personal para desempeñar la función de inspector en la Oficina Mauriciana de Normas, en las siguientes esferas:
 •	arroz y harina;
 •	alimentación y agricultura (experto);
 •	cemento (ingeniero civil);
 •	gasolina (ingeniero químico).
 4. Modificación del marco jurídico y/o regulatorio.
 5. Adquisición de equipo de tecnologías de la información y las comunicaciones y de otros tipos.
 6. Formación y creación de capacidad.
+, . Creación de una plataforma electrónica de gestión de la información en el Ministerio de Agroindustria y Seguridad Alimentaria.
+2. Desarrollo e implantación de un sistema de gestión de las importaciones de alimentos en el Ministerio de Salud y Calidad de la Vida.
+3. Contratación y capacitación de personal para desempeñar la función de inspector en la Oficina Mauriciana de Normas, en las siguientes esferas:
+•	arroz y harina;
+•	alimentación y agricultura (experto);
+•	cemento (ingeniero civil);
+•	gasolina (ingeniero químico).
+4. Modificación del marco jurídico y/o regulatorio.
+5. Adquisición de equipo de tecnologías de la información y las comunicaciones y de otros tipos.
+6. Formación y creación de capacidad.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 febrero 2030</t>
   </si>
   <si>
     <t xml:space="preserve">1. Aumento del número de laboratorios acreditados en la Oficina Mauriciana de Normas.
 2. Modernización de la infraestructura de tecnologías de la información y las comunicaciones de la Oficina Mauriciana de Normas.
 3. Formación y creación de capacidad en procedimientos de prueba para los inspectores de la Oficina Mauriciana de Normas.
 4. Establecimiento de un programa de inspección en la Oficina Mauriciana de Normas.
 5. Laboratorio de Tecnología de los Alimentos del Ministerio de Agroindustria y Seguridad Alimentaria:
 •	creación de capacidad en garantía de la calidad;
 •	capacitación para hacer cumplir las buenas prácticas agrícolas;
 •	sistema de garantía de las exportaciones (auditoría);
 •	legislación sobre acuicultura.
 6. Modernización del Laboratorio de Sanidad Animal, incluida la infraestructura y el equipo del Ministerio de Agroindustria y Seguridad Alimentaria.
 7. Servicios de soporte lógico especializados para la vigilancia de enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
 8. Modernización de la infraestructura de la oficina central y del equipo de los minilaboratorios del Ministerio de Salud y Calidad de la Vida.
 9. Suministro de equipo y utensilios para efectuar análisis rápidos de alimentos y tomar decisiones en el acto con respecto al levante de envíos de alimentos en el Ministerio de Salud y Calidad de la Vida.
 10. Instrumentos y equipo para la toma de muestras de alimentos en el Ministerio de Salud y Calidad de la Vida.
 11. Refuerzo de los servicios e instalaciones de diagnóstico de plagas y enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
+, . Aumento del número de laboratorios acreditados en la Oficina Mauriciana de Normas.
+2. Modernización de la infraestructura de tecnologías de la información y las comunicaciones de la Oficina Mauriciana de Normas.
+3. Formación y creación de capacidad en procedimientos de prueba para los inspectores de la Oficina Mauriciana de Normas.
+4. Establecimiento de un programa de inspección en la Oficina Mauriciana de Normas.
+5. Laboratorio de Tecnología de los Alimentos del Ministerio de Agroindustria y Seguridad Alimentaria:
+•	creación de capacidad en garantía de la calidad;
+•	capacitación para hacer cumplir las buenas prácticas agrícolas;
+•	sistema de garantía de las exportaciones (auditoría);
+•	legislación sobre acuicultura.
+6. Modernización del Laboratorio de Sanidad Animal, incluida la infraestructura y el equipo del Ministerio de Agroindustria y Seguridad Alimentaria.
+7. Servicios de soporte lógico especializados para la vigilancia de enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
+8. Modernización de la infraestructura de la oficina central y del equipo de los minilaboratorios del Ministerio de Salud y Calidad de la Vida.
+9. Suministro de equipo y utensilios para efectuar análisis rápidos de alimentos y tomar decisiones en el acto con respecto al levante de envíos de alimentos en el Ministerio de Salud y Calidad de la Vida.
+10. Instrumentos y equipo para la toma de muestras de alimentos en el Ministerio de Salud y Calidad de la Vida.
+11. Refuerzo de los servicios e instalaciones de diagnóstico de plagas y enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>Asistencia técnica necesaria para el análisis de las buenas prácticas agrícolas en la Administración Fiscal de Mauricio (Aduanas).</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">1. Adquisición de equipo de tecnologías de la información y las comunicaciones y de otros tipos.
 2. Formación y creación de capacidad.
 3. Modificación del marco jurídico y/o regulatorio.
 4. Cambios institucionales y administrativos.
+, . Adquisición de equipo de tecnologías de la información y las comunicaciones y de otros tipos.
+2. Formación y creación de capacidad.
+3. Modificación del marco jurídico y/o regulatorio.
+4. Cambios institucionales y administrativos.
 </t>
   </si>
   <si>
-    <t>Marco legislativo y reglamentario, Infraestructura y equipo, Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -528,160 +542,160 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">