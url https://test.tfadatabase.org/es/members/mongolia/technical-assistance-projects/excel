--- v1 (2025-12-14)
+++ v2 (2026-06-30)
@@ -12,316 +12,277 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>1 julio 2019</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>- Asistencia para la racionalización de la información que deben publicar todos los organismos. 
 - Examen de la situación en lo que se refiere al cumplimiento de sus obligaciones y apoyo financiero para las publicaciones adicionales necesarias.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>- Apoyo para la elaboración de un repertorio de todos los  procedimientos y requisitos de los organismos y, si procede, apoyo para la descripción 'paso a paso' de los procedimientos de cada organismo.
 - Apoyo para la coordinación de que se encarga el Comité Nacional de Facilitación del
 Comercio para examinar la situación real de cada organismo pertinente en lo que
 se refiere a la información disponible por medio de Internet, y determinar qué
 asistencia técnica y/o financiera necesita cada organismo para crear sistemas de información.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>- Creación de capacidad, asistencia técnica para elaborar los procedimientos administrativos.</t>
   </si>
   <si>
     <t>Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>1 julio 2021</t>
   </si>
   <si>
     <t> Asistencia para la creación de capacidad y asistencia técnica destinada a las autoridades distintas de las aduaneras en lo que respecta a la tramitación previa a la llegada.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>1 julio 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> Apoyo para la creación de capacidad y el intercambio de buenas prácticas. 
  Apoyo para la revisión de la legislación nacional y los procedimientos de los
 organismos encargados de los controles en frontera con el fin de racionalizar los
 procedimientos.
  Asistencia para el establecimiento de criterios de evaluación de riesgos y de orientación de funcionarios de aduanas y de organismos en frontera para la aplicación de
 los criterios de evaluación de riesgo.
  Asistencia financiera para la adquisición de equipos y programas informáticos
 punteros para la gestión de riesgo.
  Apoyo para mejorar las instalaciones en los puntos fronterizos.
  Asistencia para el establecimiento del sistema de gestión de riesgo integrada.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>30 junio 2024</t>
   </si>
   <si>
     <t> Análisis de diagnóstico de la situación actual en relación con la auditoría posterior al despacho de aduana.
  Creación de capacidad en materia de fijación de los precios de transferencia de la
 auditoría posterior al despacho de aduana.
  Apoyo para la creación y revisión de un marco legislativo que regule la fijación de precios de transferencia.
  Formación para auditores y para instructores.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve"> Asistencia técnica para la publicación e incorporación de prácticas integradas sobre los
 plazos de levante. </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t> Asistencia técnica para la aplicación de las disposiciones aduaneras revisadas.
  Apoyo para el intercambio de buenas prácticas y la colaboración con los Miembros
 de la OMC tanto de la región como de fuera de ella.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>- Apoyo para la revisión de la legislación relativa a los envíos urgentes y su aplicación a otras
 mercancías seleccionadas. 
 - Apoyo para la creación de capacidad/orientación de funcionarios de organismos en
 frontera.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t> Apoyo al Organismo General de Inspección Especializada (GASI) para la prescripción de
 instalaciones a los operadores. 
  Apoyo para la construcción de instalaciones en los pasos fronterizos para las mercancías perecederas.
  Asistencia para las instalaciones  destinadas a la importación y a
 la exportación de animales, y formación para aplicar las mejores prácticas
 internacionales y dar prioridad a
 los puntos fronterizos.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Apoyo para la modificación de la legislación con el fin de incorporar una disposición
 específica sobre la cooperación nacional e internacional entre los organismos en frontera
 (la nueva ley ha sido revocada). 
  Apoyo y preparación para las reuniones trimestrales organizadas con China y Rusia.
  Apoyo a las reuniones periódicas integradas con los países vecinos (elaboración de
 un mecanismo integrado común de coordinación entre los organismos nacionales en
 frontera (aduanas, GASI, servicios veterinarios y de inmigración)).
  Apoyo para el establecimiento de un intercambio de datos. 
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 enero 2025</t>
   </si>
   <si>
     <t> Asistencia para la revisión de la aplicación de normas (por ejemplo, GASI en el caso de las normas MSF). 
  Apoyo para la creación de capacidad en relación con la aplicación de normas internacionales.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>1 julio 2022</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t xml:space="preserve"> Asistencia para realizar un análisis de los procesos empresariales.
  Racionalización de los reglamentos/procedimientos de cada organismo.
  Apoyo para la realización de un estudio de viabilidad y el proyecto de ventanilla única.
  Apoyo para la implantación de la ventanilla única, incluida la creación de un sistema para cada organismo.
  Apoyo para la conexión a través de la fibra óptica de los pasos fronterizos aislados. </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> Apoyo para la creación de capacidad de los agentes de aduanas a efectos de ayudarles
 a cumplir su mandato.
 </t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -699,434 +660,434 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.8</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.8</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.9</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.9</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.6</v>
       </c>
-      <c r="B15" t="s">
-        <v>73</v>
+      <c r="B15">
+        <v>10.6</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">