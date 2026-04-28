--- v1 (2025-12-29)
+++ v2 (2026-04-28)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
-    <t>30 junio 2026</t>
+    <t>15 marzo 2025</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para crear un sitio web desde el que difundir información.
 •	Asistencia técnica para recopilar, difundir y publicar información en Internet.
 •	Fomento de la capacidad del personal. Asistencia para preparar una descripción de los trámites de los procedimientos de importación, exportación, tránsito y apelación para las operaciones de ese tipo de los organismos pertinentes que intervienen en la frontera, y para determinar todos los formularios y documentos requeridos.
 •	Asistencia técnica (financiación) para crear un portal de información comercial funcional.
 •	Designación de un órgano central que se ocupe de supervisar y coordinar la publicación de la información y la adopción de las mejores prácticas (puede ser el mismo órgano designado a los efectos del artículo 1.1). Equipos y sistemas informáticos adecuados para los organismos que intervienen en la frontera.
 •	Formación pertinente para los organismos que intervienen en la frontera y los usuarios.
 •	Difusión pública de la información disponible en línea.
 </t>
@@ -129,50 +129,53 @@
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procedimientos: Asistencia técnica para elaborar directrices específicas y claras sobre los procedimientos para la emisión y aplicación de resoluciones anticipadas.
 •	Creación de capacidad y asistencia técnica para establecer mecanismos institucionales que garanticen el flujo necesario de información sobre las resoluciones anticipadas, es decir, la difusión de conocimientos e información.
 •	Recursos humanos y formación: Formación del personal de aduanas, los agentes de aduanas y los importadores sobre el procedimiento relativo a las resoluciones anticipadas y su importancia, así como sobre su implementación.
 •	Formación para los funcionarios de aduanas sobre la clasificación arancelaria, las normas de origen y la valoración.
 •	TIC: Suministro de infraestructura de TIC.
 •	Asistencia técnica para integrar las resoluciones anticipadas en sistemas aduaneros automatizados.
 •	Organización de campañas de concienciación pública para enseñar técnicas y mejores prácticas en materia de resoluciones anticipadas. Marco jurídico y normativo: Asistencia técnica para elaborar disposiciones legislativas y políticas para administrar y aplicar eficazmente las resoluciones anticipadas.
 •	Participación de las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
+  </si>
+  <si>
+    <t>30 junio 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Desarrollo de competencias en el uso de métodos para cuantificar los costos a fin de justificar los derechos y cargas.
 •	Elaboración de un programa general de formación para evaluar periódicamente los derechos y cargas nuevos y existentes.
 •	Elaboración y publicación de una lista única con todos los derechos y cargas relativos a las importaciones y exportaciones.
 •	Asistencia técnica para hacer un inventario y calcular el costo de los servicios prestados por la Administración de Aduanas, incluido el desarrollo de una estructura de derechos justa y transparente.
 </t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>30 junio 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de la legislación vigente.
 •	Asistencia para elaborar una estrategia de gestión de riesgo en la que figuren los objetivos porcentuales relativos a las mercancías de alto y bajo riesgo.
 •	Asistencia para establecer procedimientos operativos.
 •	Capacitación del personal de Aduanas y Cuarentena en materia de análisis de los datos sobre transacciones disponibles en el sistema de gestión aduanera (CMS) y de identificación de criterios aplicables a los cargamentos de alto riesgo.
@@ -193,53 +196,50 @@
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de procedimientos que tengan en cuenta la conexión con la gestión de riesgo.
 •	Elaboración de un plan o módulo de formación dirigido a funcionarios y agentes de aduanas y formación de los grupos objetivo.
 •	Recursos humanos y formación: Creación de capacidad y formación dirigidas a los funcionarios de aduanas para llevar a cabo las auditorías posteriores al despacho de aduana.
 •	Desarrollo de las capacidades y los conocimientos en la esfera del análisis de datos de los funcionarios de aduanas y de los organismos que intervienen en la frontera. Creación de capacidad y formación en materia de técnicas y metodologías de auditoría dirigidas a los funcionarios de la Aduana encargados de la auditoría posterior al despacho de aduana.
 •	Mejora de la capacidad tecnológica de los organismos que intervienen en la frontera para realizar auditorías posteriores al despacho de aduana e incorporarlas en el programa de gestión de riesgo.
 •	Suministro de la tecnología y el equipo adecuados para ayudar a implantar las auditorías posteriores al despacho de aduana.
 •	Elaboración y aplicación de un programa de sensibilización para concienciar a la comunidad comercial sobre el papel de la auditoria posterior al despacho de aduana y las prescripciones legislativas conexas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>30 junio 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y financiera para realizar estudios sobre el tiempo necesario para el levante.
 •	Asistencia técnica y financiera para realizar estudios integrados sobre los plazos de levante e impartir formación al personal.
 •	Se precisa asistencia para establecer sistemas que cumplan las prescripciones del Acuerdo sobre Facilitación del Comercio a fin de poder calcular y publicar periódicamente los plazos medios de levante.
 •	Asistencia para elaborar los procedimientos requeridos para publicar y calcular periódicamente los plazos medios de levante.
 •	Creación de un comité formado por varios organismos para el cálculo del plazo medio del levante de las mercancías.
 •	Formación para la Administración de Aduanas y otros organismos que intervienen en la frontera sobre el diseño, la planificación, la realización y el análisis de un estudio sobre el tiempo necesario para el levante.
 •	Sensibilización de los funcionarios de los organismos que intervienen en la frontera para que cooperen durante y después de la realización del estudio sobre el tiempo necesario para el levante.
 •	Formación y creación de capacidad dirigidas a los organismos o el personal de los organismos interesados y a los operadores económicos para interpretar los resultados de los estudios.
 •	Se precisa asistencia para elaborar y aplicar un sistema automatizado a fin de eliminar las imprecisiones en la medición del tiempo que llevan los procesos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para desarrollar un sistema de operadores autorizados y validarlos.
 •	Creación de capacidad y formación para el personal encargado de la gestión de los operadores autorizados.
@@ -358,50 +358,53 @@
 •	Examen, mejora y modificación de los procedimientos de gestión de garantías.
 •	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
 •	Formación de todas las partes interesadas.
 •	Formación y creación de capacidad para el coordinador del tránsito.
 </t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
 •	Asistencia para evaluar los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, formalidades).
 •	Asistencia técnica y financiera para impartir capacitación a los funcionarios sobre los procedimientos de tránsito y los sistemas de garantía, incluso a nivel regional.
 •	Asistencia técnica para elaborar reglamentos y procedimientos técnicos.
 •	Asistencia financiera para llevar a cabo campañas de información pública, en particular entre el personal de aduanas y las partes interesadas.
 •	Verificación de que los objetivos son legítimos y de que se aplican las opciones menos restrictivas del comercio.
 •	Examen, mejora y modificación de los procedimientos de gestión de garantías.
 •	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
 •	Formación de todas las partes interesadas.
 •	Formación y creación de capacidad para el coordinador del tránsito.
 </t>
   </si>
   <si>
     <t>11.6 (a), 11.6 (b)</t>
   </si>
   <si>
     <t>31 enero 2022</t>
+  </si>
+  <si>
+    <t>30 junio 2025</t>
   </si>
   <si>
     <t>11.16 (a), 11.16 (b), 11.16 (c)</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -878,251 +881,251 @@
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.1</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
         <v>46</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
         <v>50</v>
       </c>
       <c r="J10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
         <v>58</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
@@ -1165,54 +1168,54 @@
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
         <v>72</v>
       </c>
       <c r="J15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>11.2</v>
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
         <v>73</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>11.3</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
@@ -1284,370 +1287,370 @@
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
         <v>72</v>
       </c>
       <c r="J19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
         <v>73</v>
       </c>
       <c r="J20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>11</v>
       </c>
       <c r="B21">
         <v>11.7</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
         <v>73</v>
       </c>
       <c r="J21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>11</v>
       </c>
       <c r="B22">
         <v>11.8</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>73</v>
       </c>
       <c r="J22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23">
         <v>11.9</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
         <v>72</v>
       </c>
       <c r="J23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24">
         <v>11.1</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
         <v>72</v>
       </c>
       <c r="J24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25">
         <v>11.11</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
         <v>73</v>
       </c>
       <c r="J25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>11</v>
       </c>
       <c r="B26">
         <v>11.12</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
         <v>72</v>
       </c>
       <c r="J26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27">
         <v>11.13</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
         <v>73</v>
       </c>
       <c r="J27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28">
         <v>11.14</v>
       </c>
       <c r="C28" t="s">
         <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
         <v>72</v>
       </c>
       <c r="J28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29">
         <v>11.15</v>
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
         <v>72</v>
       </c>
       <c r="J29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
         <v>72</v>
       </c>
       <c r="J30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>11</v>
       </c>
       <c r="B31">
         <v>11.17</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="I31" t="s">
         <v>73</v>
       </c>
       <c r="J31" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>