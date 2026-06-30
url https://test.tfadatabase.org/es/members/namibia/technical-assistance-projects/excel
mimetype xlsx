--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -12,405 +12,388 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>15 marzo 2025</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para crear un sitio web desde el que difundir información.
 •	Asistencia técnica para recopilar, difundir y publicar información en Internet.
 •	Fomento de la capacidad del personal. Asistencia para preparar una descripción de los trámites de los procedimientos de importación, exportación, tránsito y apelación para las operaciones de ese tipo de los organismos pertinentes que intervienen en la frontera, y para determinar todos los formularios y documentos requeridos.
 •	Asistencia técnica (financiación) para crear un portal de información comercial funcional.
 •	Designación de un órgano central que se ocupe de supervisar y coordinar la publicación de la información y la adopción de las mejores prácticas (puede ser el mismo órgano designado a los efectos del artículo 1.1). Equipos y sistemas informáticos adecuados para los organismos que intervienen en la frontera.
 •	Formación pertinente para los organismos que intervienen en la frontera y los usuarios.
 •	Difusión pública de la información disponible en línea.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para evaluar y establecer flujos de información con los centros de coordinación y evaluar y establecer servicios de información sostenibles.
 •	Establecimiento de normas y procedimientos de control de calidad, incluidos plazos fijos.
 •	Creación de capacidad y formación para el personal, en particular para los posibles coordinadores.
 •	Establecimiento de directrices que abarquen la totalidad del procedimiento (de la recepción de las solicitudes al envío de las respuestas a la parte solicitante).
 •	Elaboración y utilización de plantillas para la comunicación.
 •	Establecimiento de normas y procedimientos de control de calidad, incluidos plazos fijos para la presentación de respuestas.
 •	Adquisición de equipo de tecnologías de la información y las comunicaciones (TIC) y de otros tipos.
 •	Asistencia y apoyo para actividades de formación y creación de capacidad sobre la preparación de notificaciones de conformidad con las normas de la OMC.
 •	Celebración de sesiones informativas para todos los organismos pertinentes que intervienen en la frontera sobre los procedimientos de notificación y la información que debe notificarse.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procedimientos: Asistencia técnica para elaborar directrices específicas y claras sobre los procedimientos para la emisión y aplicación de resoluciones anticipadas.
 •	Creación de capacidad y asistencia técnica para establecer mecanismos institucionales que garanticen el flujo necesario de información sobre las resoluciones anticipadas, es decir, la difusión de conocimientos e información.
 •	Recursos humanos y formación: Formación del personal de aduanas, los agentes de aduanas y los importadores sobre el procedimiento relativo a las resoluciones anticipadas y su importancia, así como sobre su implementación.
 •	Formación para los funcionarios de aduanas sobre la clasificación arancelaria, las normas de origen y la valoración.
 •	TIC: Suministro de infraestructura de TIC.
 •	Asistencia técnica para integrar las resoluciones anticipadas en sistemas aduaneros automatizados.
 •	Organización de campañas de concienciación pública para enseñar técnicas y mejores prácticas en materia de resoluciones anticipadas. Marco jurídico y normativo: Asistencia técnica para elaborar disposiciones legislativas y políticas para administrar y aplicar eficazmente las resoluciones anticipadas.
 •	Participación de las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>30 junio 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Desarrollo de competencias en el uso de métodos para cuantificar los costos a fin de justificar los derechos y cargas.
 •	Elaboración de un programa general de formación para evaluar periódicamente los derechos y cargas nuevos y existentes.
 •	Elaboración y publicación de una lista única con todos los derechos y cargas relativos a las importaciones y exportaciones.
 •	Asistencia técnica para hacer un inventario y calcular el costo de los servicios prestados por la Administración de Aduanas, incluido el desarrollo de una estructura de derechos justa y transparente.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>30 junio 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de la legislación vigente.
 •	Asistencia para elaborar una estrategia de gestión de riesgo en la que figuren los objetivos porcentuales relativos a las mercancías de alto y bajo riesgo.
 •	Asistencia para establecer procedimientos operativos.
 •	Capacitación del personal de Aduanas y Cuarentena en materia de análisis de los datos sobre transacciones disponibles en el sistema de gestión aduanera (CMS) y de identificación de criterios aplicables a los cargamentos de alto riesgo.
 •	Asistencia sobre reunión de datos y elaboración de criterios para el análisis de la gestión del riesgo.
 •	Asistencia técnica y creación de capacidad para apoyar a la Autoridad Nacional de Inspección y Cuarentena Agropecuarias.
 •	Elaboración de perfiles de riesgo utilizando los datos sobre transacciones disponibles.
 •	Es necesario implementar un régimen de gestión del cumplimiento coherente, incluso con respecto al módulo de presentación de informes sobre inspección del Sistema Aduanero Automatizado (SIDUNEA).
 •	Asistencia técnica para desarrollar y perfeccionar un sistema integrado de gestión de riesgo y los procedimientos conexos.
 •	Asistencia técnica y creación de capacidad sobre gestión de la inteligencia artificial.
 •	Creación de capacidad y formación del personal encargado de la gestión de riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de procedimientos que tengan en cuenta la conexión con la gestión de riesgo.
 •	Elaboración de un plan o módulo de formación dirigido a funcionarios y agentes de aduanas y formación de los grupos objetivo.
 •	Recursos humanos y formación: Creación de capacidad y formación dirigidas a los funcionarios de aduanas para llevar a cabo las auditorías posteriores al despacho de aduana.
 •	Desarrollo de las capacidades y los conocimientos en la esfera del análisis de datos de los funcionarios de aduanas y de los organismos que intervienen en la frontera. Creación de capacidad y formación en materia de técnicas y metodologías de auditoría dirigidas a los funcionarios de la Aduana encargados de la auditoría posterior al despacho de aduana.
 •	Mejora de la capacidad tecnológica de los organismos que intervienen en la frontera para realizar auditorías posteriores al despacho de aduana e incorporarlas en el programa de gestión de riesgo.
 •	Suministro de la tecnología y el equipo adecuados para ayudar a implantar las auditorías posteriores al despacho de aduana.
 •	Elaboración y aplicación de un programa de sensibilización para concienciar a la comunidad comercial sobre el papel de la auditoria posterior al despacho de aduana y las prescripciones legislativas conexas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y financiera para realizar estudios sobre el tiempo necesario para el levante.
 •	Asistencia técnica y financiera para realizar estudios integrados sobre los plazos de levante e impartir formación al personal.
 •	Se precisa asistencia para establecer sistemas que cumplan las prescripciones del Acuerdo sobre Facilitación del Comercio a fin de poder calcular y publicar periódicamente los plazos medios de levante.
 •	Asistencia para elaborar los procedimientos requeridos para publicar y calcular periódicamente los plazos medios de levante.
 •	Creación de un comité formado por varios organismos para el cálculo del plazo medio del levante de las mercancías.
 •	Formación para la Administración de Aduanas y otros organismos que intervienen en la frontera sobre el diseño, la planificación, la realización y el análisis de un estudio sobre el tiempo necesario para el levante.
 •	Sensibilización de los funcionarios de los organismos que intervienen en la frontera para que cooperen durante y después de la realización del estudio sobre el tiempo necesario para el levante.
 •	Formación y creación de capacidad dirigidas a los organismos o el personal de los organismos interesados y a los operadores económicos para interpretar los resultados de los estudios.
 •	Se precisa asistencia para elaborar y aplicar un sistema automatizado a fin de eliminar las imprecisiones en la medición del tiempo que llevan los procesos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para desarrollar un sistema de operadores autorizados y validarlos.
 •	Creación de capacidad y formación para el personal encargado de la gestión de los operadores autorizados.
 •	Asistencia técnica para elaborar un manual sobre los operadores autorizados.
 •	Asistencia (financiación) para impartir formación a las partes interesadas del sector privado sobre los criterios que deben cumplir los operadores autorizados.
 •	Asistencia (financiación) para impartir formación sobre los programas regionales. Elaboración de la legislación y las políticas pertinentes para posibilitar el establecimiento de un programa de operadores autorizados.
 •	Elaboración de procedimientos y criterios adecuados para la evaluación de los operadores autorizados que cumplen los criterios dispuestos en el programa de operadores autorizados.
 •	Creación de capacidad en todos los organismos que intervienen en la frontera para que pueda cumplirse plenamente esta medida.
 •	Elaboración de un marco de supervisión con el que la Administración de Aduanas pueda establecer y supervisar el cumplimiento por parte de los operadores.
 •	Apoyo para el diseño y la aplicación de un sistema de operadores económicos autorizados apropiado.
 •	Formación de los funcionarios de aduanas y las partes interesadas pertinentes para facilitar el establecimiento y la aplicación fluida del sistema de operadores económicos autorizados.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración de la legislación y las políticas pertinentes.
 •	Examen y actualización de los procedimientos operativos normalizados.
 •	Asistencia técnica para establecer un procedimiento para los envíos urgentes.
 •	Asistencia para la formación de operadores del sector privado autorizados para realizar envíos urgentes.
 •	Asistencia para la formación del personal.
 •	Elaboración de instrucciones o procedimientos operativos normalizados.
 •	Formación de los funcionarios de aduanas y los organismos que intervienen en la frontera para el despacho de mercancías comerciales en aeropuertos.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para informar e impartir formación sobre la puesta en marcha de una ventanilla única en los puestos fronterizos (financiación) y otros mecanismos de colaboración bilateral entre los organismos que intervienen en la frontera.
 •	Examen de los procedimientos en frontera y las operaciones transfronterizas para evaluar la situación actual.
 •	Examen de los memorandos de entendimiento existentes y establecimiento de otros nuevos (de ser necesario) entre los organismos que intervienen en la frontera.
 •	Armonización de los diferentes sistemas entre países fronterizos.
 •	Cooperación nacional y cooperación transfronteriza.
 •	Promulgación de los reglamentos y procedimientos pertinentes para guiar las operaciones.
 •	Examen -y reforma, de ser necesario- de los reglamentos y las políticas.
 •	Asistencia técnica para establecer mecanismos de coordinación y cooperación entre los organismos nacionales.
 •	Mejora de la capacidad institucional.
 •	Examen -y mejora, de ser necesario- de la infraestructura y el equipo.
 •	Formación y creación de capacidad para el personal de los diversos organismos de reglamentación en la frontera.
 •	Consultas con las partes interesadas.
 •	Campaña para informar de los cambios.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia en el diseño, el establecimiento (financiación) y la puesta en marcha de la ventanilla única electrónica y formación para los usuarios y el personal de dicha ventanilla.
 •	Desarrollo de un sistema informático adecuado.
 •	Formación para los funcionarios que supervisen el establecimiento de la ventanilla única y para los funcionarios que la utilicen.
 •	Formación de otras partes interesadas.
 •	Campaña informativa.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de las prescripciones en materia de licencias para verificar que sean objetivas y transparentes.
 •	Formación sobre los requisitos de publicación.
 •	Asistencia técnica en el diseño y el desarrollo de un sistema que integre un mecanismo de definición de perfiles para los agentes.
 •	Asistencia para informar e impartir formación sobre la puesta en marcha del nuevo sistema.
 •	Asistencia técnica (financiación) para impartir formación a los agentes sobre los procedimientos aduaneros. Elaboración de políticas, procedimientos y mecanismos de supervisión para que los procedimientos se apliquen de manera uniforme en todo el país.
 •	Asistencia técnica y apoyo para simplificar y optimizar los procesos y procedimientos en las fronteras con todas las instituciones a fin de tener mejores controles, eliminar trámites innecesarios y armonizar los requisitos para salvaguardar las buenas prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b)</t>
+    <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 agosto 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
 •	Asistencia para evaluar los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, formalidades).
 •	Asistencia técnica y financiera para impartir capacitación a los funcionarios sobre los procedimientos de tránsito y los sistemas de garantía, incluso a nivel regional.
 •	Asistencia técnica para elaborar reglamentos y procedimientos técnicos.
 •	Asistencia financiera para llevar a cabo campañas de información pública, en particular entre el personal de aduanas y las partes interesadas.
 •	Verificación de que los objetivos son legítimos y de que se aplican las opciones menos restrictivas del comercio.
 •	Examen, mejora y modificación de los procedimientos de gestión de garantías.
 •	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
 •	Formación de todas las partes interesadas.
 •	Formación y creación de capacidad para el coordinador del tránsito.
 </t>
   </si>
   <si>
+    <t>11.2, 11.6, 11.7, 11.8, 11.9, 11.10, 11.12, 11.14</t>
+  </si>
+  <si>
     <t xml:space="preserve">•	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
 •	Asistencia para evaluar los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, formalidades).
 •	Asistencia técnica y financiera para impartir capacitación a los funcionarios sobre los procedimientos de tránsito y los sistemas de garantía, incluso a nivel regional.
 •	Asistencia técnica para elaborar reglamentos y procedimientos técnicos.
 •	Asistencia financiera para llevar a cabo campañas de información pública, en particular entre el personal de aduanas y las partes interesadas.
 •	Verificación de que los objetivos son legítimos y de que se aplican las opciones menos restrictivas del comercio.
 •	Examen, mejora y modificación de los procedimientos de gestión de garantías.
 •	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
 •	Formación de todas las partes interesadas.
 •	Formación y creación de capacidad para el coordinador del tránsito.
-</t>
-[...5 lines deleted...]
-    <t>31 enero 2022</t>
+, •	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
+•	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
+•	Asistencia para evaluar los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, formalidades).
+•	Asistencia técnica y financiera para impartir capacitación a los funcionarios sobre los procedimientos de tránsito y los sistemas de garantía, incluso a nivel regional.
+•	Asistencia técnica para elaborar reglamentos y procedimientos técnicos.
+•	Asistencia financiera para llevar a cabo campañas de información pública, en particular entre el personal de aduanas y las partes interesadas.
+•	Verificación de que los objetivos son legítimos y de que se aplican las opciones menos restrictivas del comercio.
+•	Examen, mejora y modificación de los procedimientos de gestión de garantías.
+•	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
+•	Formación de todas las partes interesadas.
+•	Formación y creación de capacidad para el coordinador del tránsito.
+</t>
+  </si>
+  <si>
+    <t>11.11, 11.13, 11.15</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
-    <t>11.16 (a), 11.16 (b), 11.16 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>31 diciembre 2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">•	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
+•	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
+•	Asistencia para evaluar los efectos de las medidas aplicadas al tráfico en tránsito (cargas, reglamentos, formalidades).
+•	Asistencia técnica y financiera para impartir capacitación a los funcionarios sobre los procedimientos de tránsito y los sistemas de garantía, incluso a nivel regional.
+•	Asistencia técnica para elaborar reglamentos y procedimientos técnicos.
+•	Asistencia financiera para llevar a cabo campañas de información pública, en particular entre el personal de aduanas y las partes interesadas.
+•	Verificación de que los objetivos son legítimos y de que se aplican las opciones menos restrictivas del comercio.
+•	Examen, mejora y modificación de los procedimientos de gestión de garantías.
+•	Examen y actualización de los sistemas automatizados para asegurarse de que existen herramientas para el control de las operaciones de tránsito y la gestión de las garantías de tránsito.
+•	Formación de todas las partes interesadas.
+•	Formación y creación de capacidad para el coordinador del tránsito.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -714,51 +697,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -784,885 +767,508 @@
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>6.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>7.4</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>7.5</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>43</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
-      <c r="B14" t="s">
-        <v>65</v>
+      <c r="B14">
+        <v>10.6</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J15" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
-      <c r="B16">
-        <v>11.2</v>
+      <c r="B16" t="s">
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="J16" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
-      <c r="B17">
-        <v>11.3</v>
+      <c r="B17" t="s">
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
-        <v>11.4</v>
+        <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="J18" t="s">
-        <v>51</v>
-[...376 lines deleted...]
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">