--- v3 (2026-06-30)
+++ v4 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -264,50 +264,53 @@
 •	Campaña para informar de los cambios.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia en el diseño, el establecimiento (financiación) y la puesta en marcha de la ventanilla única electrónica y formación para los usuarios y el personal de dicha ventanilla.
 •	Desarrollo de un sistema informático adecuado.
 •	Formación para los funcionarios que supervisen el establecimiento de la ventanilla única y para los funcionarios que la utilicen.
 •	Formación de otras partes interesadas.
 •	Campaña informativa.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
+  </si>
+  <si>
+    <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de las prescripciones en materia de licencias para verificar que sean objetivas y transparentes.
 •	Formación sobre los requisitos de publicación.
 •	Asistencia técnica en el diseño y el desarrollo de un sistema que integre un mecanismo de definición de perfiles para los agentes.
 •	Asistencia para informar e impartir formación sobre la puesta en marcha del nuevo sistema.
 •	Asistencia técnica (financiación) para impartir formación a los agentes sobre los procedimientos aduaneros. Elaboración de políticas, procedimientos y mecanismos de supervisión para que los procedimientos se apliquen de manera uniforme en todo el país.
 •	Asistencia técnica y apoyo para simplificar y optimizar los procesos y procedimientos en las fronteras con todas las instituciones a fin de tener mejores controles, eliminar trámites innecesarios y armonizar los requisitos para salvaguardar las buenas prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 agosto 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
@@ -1096,176 +1099,176 @@
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>51</v>
       </c>
       <c r="J13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14">
         <v>10.6</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>