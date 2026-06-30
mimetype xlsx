--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,286 +12,253 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Examinar las publicaciones existentes de todos los principales organismos encargados de la aplicación, detectar lagunas en la información disponible y publicar la información que falte de conformidad con las prescripciones del artículo 1.2
 •	Hacer un inventario de la infraestructura existente de TI en todos los organismos principales e identificar las lagunas que impiden lograr un sistema y procesos basados en la tecnología de la información plenamente operativos con miras a la aplicación del AFC
 •	Actualización de la infraestructura y los programas informáticos de TIC, y apoyo técnico para mantener y modernizar las plataformas de TIC</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>•	Elaborar proyectos de leyes, normas subsidiarias y reglamentos
 •	Diseñar la estructura de la nueva instancia encargada de los recursos y las revisiones, junto con los nuevos procedimientos de trabajo
 •	Formación y fortalecimiento de las capacidades del personal de aduanas</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t>•	Examinar todas las leyes y reglamentos pertinentes a fin de incorporar las disposiciones relativas a la finalización inmediata de los controles reforzados cuando se haya neutralizado el riesgo
 •	Infraestructura de TI para el establecimiento y el funcionamiento de sistemas automáticos de control
 •	Formación del personal de los principales organismos sobre la aplicación del sistema basado en el riesgo y la aplicación de los controles reforzados
 •	Intercambiar experiencias entre países y reproducirlas en el contexto del Nepal
 •	Apoyo para el diseño del mecanismo de vigilancia y conectividad con el sistema basado en la tecnología de la información</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>•	Realizar análisis de deficiencias en la legislación y la infraestructura de TI de cada organismo
 •	Desarrollar un sistema basado en el riesgo con la publicación de avisos e informes sobre los procedimientos de prueba
 •	Reforzar los laboratorios y preparar una base de datos consolidada para los laboratorios
 •	Examinar el ámbito de aplicación de los laboratorios e intercambiar experiencias entre países y reproducirlas en el contexto de Nepal</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 julio 2028</t>
   </si>
   <si>
     <t>•	Redactar los proyectos de las disposiciones pertinentes para los documentos jurídicos/políticas/procedimientos operativos normalizados en lo que respecta a la elaboración de perfiles de riesgo, la selección y los bucles de retroalimentación
 •	Automatizar la aplicación del sistema de gestión del riesgo y conectar a todos los organismos encargados de la aplicación con miras a la aplicación de la gestión del riesgo 
 •	Establecer un sistema integrado de gestión del riesgo
 •	Establecer un servicio de cuarentena posterior a la entrada
 •	Formación y fortalecimiento de las capacidades del personal en materia de gestión del riesgo, la inspección basada en el riesgo, el análisis del riesgo de plagas y la gestión basada en el riesgo para la importación y la exportación de mercancías</t>
   </si>
   <si>
-    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Diagnóstico y evaluación de necesidades</t>
-[...2 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>•	Modificar las disposiciones jurídicas de conformidad con las prescripciones del AFC
 •	Establecer procesos para solicitar en línea la condición de operador autorizado y formular los criterios de selección
 •	Intercambiar experiencias entre los países y reproducirlas en el contexto de Nepal
 •	Formación y fortalecimiento de las capacidades del personal</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t>•	Examinar las disposiciones jurídicas relativas a los envíos urgentes para las mercancías que reúnan las condiciones requeridas
 •	Infraestructura y programas informáticos de TIC para automatizar los procesos relativos al trámite en línea de las solicitudes del servicio de envíos urgentes</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>•	Establecer mecanismos funcionales (incluidos memorandos de entendimiento) entre organismos o en el seno de estos
 •	Preparar un plan rector para las instalaciones comunes y elaborar procedimientos operativos normalizados para la cooperación entre los organismos que intervienen en la frontera
 •	Concebir mecanismos destinados al intercambio de datos e información
 •	Fortalecimiento de las capacidades y formación del personal en materia de cooperación entre los organismos que intervienen en la frontera y las mejores prácticas internacionales
 •	Intercambiar experiencias entre los países y reproducirlas en el contexto de Nepal
 •	Apoyo en materia de TIC para diseñar nuevos procesos operativos</t>
   </si>
   <si>
     <t>Traslado de mercancías</t>
   </si>
   <si>
     <t>31 diciembre 2031</t>
   </si>
   <si>
     <t>•	Implantar un seguimiento automatizado de los envíos en el seno de las autoridades aduaneras de principio a fin
 •	Formación y fortalecimiento de las capacidades del personal con miras a la utilización de los nuevos sistemas y procesos</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>•	Examinar los documentos y las formalidades de todos los organismos y presentar propuestas de simplificación, normalización y armonización
 •	Crear un sistema para el examen periódico
 •	Formación y fortalecimiento de las capacidades del personal</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t>•	Realizar exámenes periódicos de las normas internacionales y de las enseñanzas extraídas de la aplicación
 •	Realizar periódicamente análisis de deficiencias y exámenes de los procesos, los formularios y los documentos exigidos a fin de armonizarlos con las normas internacionales
 •	Revisar los sistemas y procesos sobre la base de las enseñanzas extraídas
 •	Formación y fortalecimiento de las capacidades del personal en relación con las prescripciones de las normas internacionales y la utilización de nuevos métodos operativos, así como sistemas y procesos basados en la tecnología de la información</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2032</t>
   </si>
   <si>
     <t>•	Apoyo para el examen de las disposiciones jurídicas relativas a la legislación aduanera y la legislación subsidiaria necesaria en vigor con miras a una aplicación coherente entre los distintos organismos
 •	Formación y fortalecimiento de las capacidades del personal
 •	Sensibilización y fortalecimiento de la capacidad de los sectores privados con respecto a la utilización y las ventajas de la ventanilla única</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>•	Intercambio de experiencias entre países y régimen de cumplimiento
 •	Formación y fortalecimiento de las capacidades</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -646,421 +613,421 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.8</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.8</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.3</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>12</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">