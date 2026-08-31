--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,89 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t>No</t>
+  </si>
+  <si>
+    <t>Sí</t>
   </si>
   <si>
     <t>•	Examinar las publicaciones existentes de todos los principales organismos encargados de la aplicación, detectar lagunas en la información disponible y publicar la información que falte de conformidad con las prescripciones del artículo 1.2
 •	Hacer un inventario de la infraestructura existente de TI en todos los organismos principales e identificar las lagunas que impiden lograr un sistema y procesos basados en la tecnología de la información plenamente operativos con miras a la aplicación del AFC
 •	Actualización de la infraestructura y los programas informáticos de TIC, y apoyo técnico para mantener y modernizar las plataformas de TIC</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>•	Elaborar proyectos de leyes, normas subsidiarias y reglamentos
 •	Diseñar la estructura de la nueva instancia encargada de los recursos y las revisiones, junto con los nuevos procedimientos de trabajo
 •	Formación y fortalecimiento de las capacidades del personal de aduanas</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
@@ -113,50 +116,53 @@
 •	Apoyo para el diseño del mecanismo de vigilancia y conectividad con el sistema basado en la tecnología de la información</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>•	Realizar análisis de deficiencias en la legislación y la infraestructura de TI de cada organismo
 •	Desarrollar un sistema basado en el riesgo con la publicación de avisos e informes sobre los procedimientos de prueba
 •	Reforzar los laboratorios y preparar una base de datos consolidada para los laboratorios
 •	Examinar el ámbito de aplicación de los laboratorios e intercambiar experiencias entre países y reproducirlas en el contexto de Nepal</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 julio 2028</t>
+  </si>
+  <si>
+    <t>BAsD</t>
   </si>
   <si>
     <t>•	Redactar los proyectos de las disposiciones pertinentes para los documentos jurídicos/políticas/procedimientos operativos normalizados en lo que respecta a la elaboración de perfiles de riesgo, la selección y los bucles de retroalimentación
 •	Automatizar la aplicación del sistema de gestión del riesgo y conectar a todos los organismos encargados de la aplicación con miras a la aplicación de la gestión del riesgo 
 •	Establecer un sistema integrado de gestión del riesgo
 •	Establecer un servicio de cuarentena posterior a la entrada
 •	Formación y fortalecimiento de las capacidades del personal en materia de gestión del riesgo, la inspección basada en el riesgo, el análisis del riesgo de plagas y la gestión basada en el riesgo para la importación y la exportación de mercancías</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>•	Modificar las disposiciones jurídicas de conformidad con las prescripciones del AFC
 •	Establecer procesos para solicitar en línea la condición de operador autorizado y formular los criterios de selección
 •	Intercambiar experiencias entre los países y reproducirlas en el contexto de Nepal
 •	Formación y fortalecimiento de las capacidades del personal</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
@@ -197,60 +203,66 @@
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>•	Examinar los documentos y las formalidades de todos los organismos y presentar propuestas de simplificación, normalización y armonización
 •	Crear un sistema para el examen periódico
 •	Formación y fortalecimiento de las capacidades del personal</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
+    <t>OMA</t>
+  </si>
+  <si>
     <t>•	Realizar exámenes periódicos de las normas internacionales y de las enseñanzas extraídas de la aplicación
 •	Realizar periódicamente análisis de deficiencias y exámenes de los procesos, los formularios y los documentos exigidos a fin de armonizarlos con las normas internacionales
 •	Revisar los sistemas y procesos sobre la base de las enseñanzas extraídas
 •	Formación y fortalecimiento de las capacidades del personal en relación con las prescripciones de las normas internacionales y la utilización de nuevos métodos operativos, así como sistemas y procesos basados en la tecnología de la información</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2032</t>
+  </si>
+  <si>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t>•	Apoyo para el examen de las disposiciones jurídicas relativas a la legislación aduanera y la legislación subsidiaria necesaria en vigor con miras a una aplicación coherente entre los distintos organismos
 •	Formación y fortalecimiento de las capacidades del personal
 •	Sensibilización y fortalecimiento de la capacidad de los sectores privados con respecto a la utilización y las ventajas de la ventanilla única</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>•	Intercambio de experiencias entre países y régimen de cumplimiento
 •	Formación y fortalecimiento de las capacidades</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -629,405 +641,414 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
       <c r="B2">
         <v>1.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
       <c r="B4">
         <v>5.1</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
       <c r="B5">
         <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
       <c r="B7">
         <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.8</v>
       </c>
       <c r="B8">
         <v>7.8</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.3</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
       </c>
       <c r="I12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
       </c>
       <c r="I13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
         <v>57</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">