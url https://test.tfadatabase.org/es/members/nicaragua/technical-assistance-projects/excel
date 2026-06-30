--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,159 +12,147 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>22 junio 2026</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t xml:space="preserve">•	Administración y acompañamiento en la actualización de contenido de Página web de IPSA. Administrador Pagina web US$ 1000 mensuales x 2 años. 
 •	Creación de la Oficina de Divulgación del IPSA. Funcionario Oficina de Divulgación del IPSA US$ 1000 mensuales x 3 años
 •	Asistencia técnica con especialistas en informática y programación para ampliar y mejorar la automatización del sitio web de la Comisión Nacional de Control y Regulación de Sustancias Tóxicas, conforme a los nuevos requerimientos propios de la Comisión, así como asistencia financiera, para la adquisición de equipos informáticos, software y licencias. Costo aproximado: US$ 55,000.00 (Cincuenta y cinco mil dólares).
 •	Asistencia técnica y financiera para la creación e implementación de un sistema nacional de información, acorde al AFC para el Ministerio de Salud (MINSA).
 •	Apoyo financiero para la construcción de un sistema de información que provea de forma inmediata respuestas oportunas sobre los estados de los trámites y de información migratoria.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>22 diciembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asesoría para la realización de los procedimientos de cierre de notificaciones.
 •	Se requiere una sección en la página web IPSA para publicar el estatus Sanitario y fitosanitario del país, además de la publicación a la CIPF, OIE y OMC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>22 junio 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Fortalecimiento de los Laboratorios de Diagnóstico Fitosanitario de los departamentos de Managua, Estelí, León, Rivas; así mismo el laboratorio nacional de residuos químicos y biológicos, a través de la adquisición de equipos, materiales, reactivos, fortalecimiento en la implementación de métodos de diagnóstico, capacitación al personal, reforzamiento de la infraestructura de los laboratorios regionales, con el propósito de dar respuesta a los exportadores e importadores de productos y subproductos de origen vegetal.
 Detalle de la asistencia financiera: 
 Reactivos, consumibles, equipos de los laboratorios centrales y regionales US$ 700,000.00.
 Fortalecimiento de las Capacidades de diagnóstico y capacidades técnicas del personal (diplomados, talleres, cursos especializados, postgrados, pasantías, etc.) US$ 100,000.00
 Remodelación y acondicionamiento de tres laboratorios regionales de diagnóstico fitosanitario en los departamentos de Estelí, León y Rivas US$ 300,000.00
 TOTAL US$ 1,100,000.00
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>22 junio 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>BID</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo financiero para la adquisición de equipos, licencias y para la contratación de servicios especializados de diseño y desarrollo informático para la mejora continua del Sistema VUCEN.
 •	Asistencia técnica para el fortalecimiento del sistema.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -517,160 +505,157 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>