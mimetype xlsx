--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -368,51 +368,51 @@
 5.	Formación del coordinador nacional del tránsito, de los miembros del Consejo Nacional de Usuarios de Transporte (CNUT) y de todos los agentes económicos pertinentes sobre las buenas prácticas de tránsito
 6.	Suministro de equipos de trazabilidad y formación del personal sobre el sistema de trazabilidad
 7.	Apoyo a la puesta en marcha de herramientas TIC (SIGMAT, etc.), .	Redacción del marco jurídico de la garantía y del manual de procedimientos
 2.	Revisión del marco jurídico y el manual de procedimientos para la escolta aduanera
 3.	Revisión del marco jurídico del régimen aduanero aplicable a las mercancías en tránsito hacia Malí
 4.	Creación de capacidad para los agentes tras la adopción de la legislación comunitaria sobre la garantía
 5.	Formación del coordinador nacional del tránsito, de los miembros del Consejo Nacional de Usuarios de Transporte (CNUT) y de todos los agentes económicos pertinentes sobre las buenas prácticas de tránsito
 6.	Suministro de equipos de trazabilidad y formación del personal sobre el sistema de trazabilidad
 7.	Apoyo a la puesta en marcha de herramientas TIC (SIGMAT, etc.)</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>Aplicación del Acta Adicional de la CEDEAO sobre Asistencia Mutua y Cooperación Aduanera en todas las fronteras, en particular:
 1.	Apoyo a la puesta en funcionamiento de la interconexión de los sistemas aduaneros
 2.	Establecimiento de protocolos de intercambio de datos de transacciones idénticas entre oficinas fronterizas
 3.	Refuerzo de las actividades de cooperación en apoyo de la gestión coordinada de las fronteras en los puestos fronterizos 
 4. 	Apoyo a la formación y la creación de capacidad en materia de cooperación aduanera
 5.	Apoyo para el fortalecimiento de los agregados en cuestiones aduaneras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -706,51 +706,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1265,59 +1265,50 @@
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
         <v>79</v>
       </c>
       <c r="J18" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>