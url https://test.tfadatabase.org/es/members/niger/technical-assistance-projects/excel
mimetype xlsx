--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,372 +12,390 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para la revisión del marco jurídico y la elaboración de una guía de procedimientos
+2.	Formación de todos los centros de coordinación sobre la aplicación de la guía de procedimientos y seguimiento de las actualizaciones y el intercambio de información, .	Asistencia técnica para la revisión del marco jurídico y la elaboración de una guía de procedimientos
 2.	Formación de todos los centros de coordinación sobre la aplicación de la guía de procedimientos y seguimiento de las actualizaciones y el intercambio de información</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>1.	Financiación del alojamiento 
 2.	Evaluación del portal con arreglo a las mejores prácticas internacionales 
 3.	Asistencia técnica para la puesta en marcha/mantenimiento del portal de información y apoyo a los equipos responsables de la Cámara de Comercio e Industria y del Ministerio de Comercio
 4.	Suministro de equipos informáticos (ordenadores, impresoras, memorias USB, conexión a Internet)
 5.	Apoyo a la promoción del portal de información y a su enfoque de comunicación inclusiva 
+6.	Asistencia técnica para el desarrollo de un mecanismo de vigilancia y evaluación del sistema, .	Financiación del alojamiento 
+2.	Evaluación del portal con arreglo a las mejores prácticas internacionales 
+3.	Asistencia técnica para la puesta en marcha/mantenimiento del portal de información y apoyo a los equipos responsables de la Cámara de Comercio e Industria y del Ministerio de Comercio
+4.	Suministro de equipos informáticos (ordenadores, impresoras, memorias USB, conexión a Internet)
+5.	Apoyo a la promoción del portal de información y a su enfoque de comunicación inclusiva 
 6.	Asistencia técnica para el desarrollo de un mecanismo de vigilancia y evaluación del sistema</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>ITC, CILSS</t>
   </si>
   <si>
     <t>1.	Modelo de orden por la que se establecen los servicios de información y sus obligaciones
 2.	Guía de procedimientos para los servicios de información
 3.	Asistencia técnica para comprobar la fiabilidad del sistema y formular recomendaciones de mejora
 4.	Equipos informáticos (ordenadores y escáneres, Internet) para los centros de coordinación
+5.	Formaciones sobre procesamiento de datos y herramientas de edición, .	Modelo de orden por la que se establecen los servicios de información y sus obligaciones
+2.	Guía de procedimientos para los servicios de información
+3.	Asistencia técnica para comprobar la fiabilidad del sistema y formular recomendaciones de mejora
+4.	Equipos informáticos (ordenadores y escáneres, Internet) para los centros de coordinación
 5.	Formaciones sobre procesamiento de datos y herramientas de edición</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t>1.	Estudio de viabilidad del procedimiento de "segunda prueba" y asistencia técnica para su puesta en marcha
 2.	Revisión de la reglamentación vigente
 3.	Creación de capacidad para los funcionarios que se ocupan del levante (aduanas) y los encargados del muestreo y análisis
 4.	Suministro de equipos de muestreo y análisis
 5.	Sensibilización de los operadores sobre los procedimientos de "segunda prueba"
+6.	Apoyo a los laboratorios seleccionados en sus esfuerzos por obtener la acreditación internacional, .	Estudio de viabilidad del procedimiento de "segunda prueba" y asistencia técnica para su puesta en marcha
+2.	Revisión de la reglamentación vigente
+3.	Creación de capacidad para los funcionarios que se ocupan del levante (aduanas) y los encargados del muestreo y análisis
+4.	Suministro de equipos de muestreo y análisis
+5.	Sensibilización de los operadores sobre los procedimientos de "segunda prueba"
 6.	Apoyo a los laboratorios seleccionados en sus esfuerzos por obtener la acreditación internacional</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>31 diciembre 2032</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para la elaboración de una guía de procedimiento
+2.	Creación de capacidad para la cohorte necesaria de funcionarios encargados de la tramitación y aplicación del procedimiento en todas las oficinas
+3.	Suministro del equipo necesario para aplicar el procedimiento a todas las estructuras involucradas
+4.	Asistencia técnica para la digitalización del envío de documentos
+5.	Mejora de la infraestructura de TIC, .	Asistencia técnica para la elaboración de una guía de procedimiento
 2.	Creación de capacidad para la cohorte necesaria de funcionarios encargados de la tramitación y aplicación del procedimiento en todas las oficinas
 3.	Suministro del equipo necesario para aplicar el procedimiento a todas las estructuras involucradas
 4.	Asistencia técnica para la digitalización del envío de documentos
 5.	Mejora de la infraestructura de TIC</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para la elaboración de textos legales y procedimientos sobre la base de las mejores prácticas internacionales
 2.	Creación de capacidad para que los funcionarios de todos los organismos competentes que intervienen en la frontera apliquen los pagos electrónicos
 3.	Sensibilización, formación y divulgación de textos y procedimientos sobre el pago electrónico; asesoramiento inclusivo a todas las partes involucradas para realizar el cambio, a fin de que se adopten buenas prácticas y aumente la confianza en el pago electrónico
 4.	Suministro de equipos informáticos en función de las necesidades derivadas de la aplicación de los nuevos procedimientos (por ejemplo, terminales de pago, servidores, portales y software para el pago)
 5.	Inversión en infraestructura digital y para la producción de energía/electricidad</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>TFWA</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para una aplicación coordinada de los principios de gestión de riesgo por parte de todos los organismos que intervienen en la frontera; asignación a los servicios de equipos y capacidades para digitalizar sus procedimientos
 2.	Creación de capacidad para el personal encargado del control y el análisis de riesgos en las aduanas, los servicios sanitarios y fitosanitarios, los servicios ambientales, incluidos el agua y los bosques, y la policía local y nacional
+3.	Apoyo en materia de TIC (servidores, base de datos, etc.), .	Asistencia técnica para una aplicación coordinada de los principios de gestión de riesgo por parte de todos los organismos que intervienen en la frontera; asignación a los servicios de equipos y capacidades para digitalizar sus procedimientos
+2.	Creación de capacidad para el personal encargado del control y el análisis de riesgos en las aduanas, los servicios sanitarios y fitosanitarios, los servicios ambientales, incluidos el agua y los bosques, y la policía local y nacional
 3.	Apoyo en materia de TIC (servidores, base de datos, etc.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>31 diciembre 2033</t>
   </si>
   <si>
     <t>1.	Complementación del marco jurídico vigente para armonizarlo con los principios y sistemas de gestión de riesgos y las buenas prácticas
 2.	Elaboración del texto de aplicación del procedimiento de auditoría a posteriori
 3.	Creación de capacidad para el personal de aduanas especializado en la auditoría a posteriori
 4.	Formación de los agentes económicos sobre los principios de auditoría posterior al despacho de aduana para reforzar su cumplimiento voluntario
+5.	Fortalecimiento de la coordinación operativa entre servicios e interministerial, por ejemplo mediante el establecimiento de una auditoría mixta, .	Complementación del marco jurídico vigente para armonizarlo con los principios y sistemas de gestión de riesgos y las buenas prácticas
+2.	Elaboración del texto de aplicación del procedimiento de auditoría a posteriori
+3.	Creación de capacidad para el personal de aduanas especializado en la auditoría a posteriori
+4.	Formación de los agentes económicos sobre los principios de auditoría posterior al despacho de aduana para reforzar su cumplimiento voluntario
 5.	Fortalecimiento de la coordinación operativa entre servicios e interministerial, por ejemplo mediante el establecimiento de una auditoría mixta</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>1.	Asistencia técnica para la elaboración de una metodología común a todos los organismos y los textos necesarios para el establecimiento y publicación frecuentes de los plazos medios de levante
 2.	Asistencia técnica para la elaboración de guías de procedimientos destinadas a todos los agentes encargados de realizar mediciones y análisis frecuentes de los plazos medios
 3.	Creación de capacidad para todo el personal pertinente
 4.	Integración en el sistema de publicación del artículo 1
+5.	Asignación a los organismos de los recursos y equipos informáticos necesarios para aplicar la metodología, .	Asistencia técnica para la elaboración de una metodología común a todos los organismos y los textos necesarios para el establecimiento y publicación frecuentes de los plazos medios de levante
+2.	Asistencia técnica para la elaboración de guías de procedimientos destinadas a todos los agentes encargados de realizar mediciones y análisis frecuentes de los plazos medios
+3.	Creación de capacidad para todo el personal pertinente
+4.	Integración en el sistema de publicación del artículo 1
 5.	Asignación a los organismos de los recursos y equipos informáticos necesarios para aplicar la metodología</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2035</t>
   </si>
   <si>
     <t>1.	Asistencia técnica en la revisión de las normas, criterios, beneficios y modalidades que rigen la condición de operador económico autorizado (OEA), sobre la base de las mejores prácticas internacionales
 2.	Asistencia técnica en la elaboración de procedimientos y guías
 3.	Creación de capacidad para el personal especializado
 4.	Apoyo para la actualización de SIDUNEA
+5.	Sensibilización y formación de los agentes económicos en materia de OEA, .	Asistencia técnica en la revisión de las normas, criterios, beneficios y modalidades que rigen la condición de operador económico autorizado (OEA), sobre la base de las mejores prácticas internacionales
+2.	Asistencia técnica en la elaboración de procedimientos y guías
+3.	Creación de capacidad para el personal especializado
+4.	Apoyo para la actualización de SIDUNEA
 5.	Sensibilización y formación de los agentes económicos en materia de OEA</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>31 diciembre 2039</t>
   </si>
   <si>
     <t>1.	Revisión del marco jurídico para la formalización y sistematización de las buenas prácticas existentes en los sectores público y privado pertinentes
 2.	Asistencia técnica para la elaboración de una guía de procedimientos
+3.	Formación de personal de aeropuertos y oficinas de correos, .	Revisión del marco jurídico para la formalización y sistematización de las buenas prácticas existentes en los sectores público y privado pertinentes
+2.	Asistencia técnica para la elaboración de una guía de procedimientos
 3.	Formación de personal de aeropuertos y oficinas de correos</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2034</t>
   </si>
   <si>
     <t>1.	Estudio de diagnóstico para identificar deficiencias jurídicas y de procedimiento en las operaciones coordinadas en frontera
 2.	Apoyo al Comité Nacional de Facilitación del Comercio en la creación de un marco jurídico y de consulta para la cooperación entre los organismos en frontera, así como en el desarrollo de una estrategia y procedimientos para su aplicación
 3.	Elaboración de manuales de procedimientos y creación de capacidad para los funcionarios que intervienen en la frontera; formación de las asociaciones de expedidores
 4.	Apoyo a la creación y puesta en funcionamiento de puestos yuxtapuestos en la frontera con Nigeria, Malí y Argelia
+5.	Apoyo a la puesta en marcha de herramientas TIC para mejorar la coordinación (SIGMAT, etc.), .	Estudio de diagnóstico para identificar deficiencias jurídicas y de procedimiento en las operaciones coordinadas en frontera
+2.	Apoyo al Comité Nacional de Facilitación del Comercio en la creación de un marco jurídico y de consulta para la cooperación entre los organismos en frontera, así como en el desarrollo de una estrategia y procedimientos para su aplicación
+3.	Elaboración de manuales de procedimientos y creación de capacidad para los funcionarios que intervienen en la frontera; formación de las asociaciones de expedidores
+4.	Apoyo a la creación y puesta en funcionamiento de puestos yuxtapuestos en la frontera con Nigeria, Malí y Argelia
 5.	Apoyo a la puesta en marcha de herramientas TIC para mejorar la coordinación (SIGMAT, etc.)</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t>1.	Apoyo técnico en el establecimiento del mecanismo de revisión sistemática de las formalidades y requisitos de documentación
 2.	Creación de capacidad para los miembros del Comité Nacional de Facilitación del Comercio (CNFC) y el personal pertinente de los distintos ministerios para el seguimiento de la aplicación del mecanismo establecido
+3.	Sensibilización del sector privado y las asociaciones profesionales con respecto al mecanismo para que participen activamente en su aplicación, .	Apoyo técnico en el establecimiento del mecanismo de revisión sistemática de las formalidades y requisitos de documentación
+2.	Creación de capacidad para los miembros del Comité Nacional de Facilitación del Comercio (CNFC) y el personal pertinente de los distintos ministerios para el seguimiento de la aplicación del mecanismo establecido
 3.	Sensibilización del sector privado y las asociaciones profesionales con respecto al mecanismo para que participen activamente en su aplicación</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>1.	Creación de capacidad para los representantes nacionales que participan en foros internacionales de normalización
+2.	Establecimiento de una plataforma digital nacional para identificar y compartir buenas prácticas e información sobre normas internacionales bajo la responsabilidad del CNFC, .	Creación de capacidad para los representantes nacionales que participan en foros internacionales de normalización
 2.	Establecimiento de una plataforma digital nacional para identificar y compartir buenas prácticas e información sobre normas internacionales bajo la responsabilidad del CNFC</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t>1.	Aplicación de las recomendaciones de un mecanismo de vigilancia y evaluación de ventanilla única
 2.	Suministro de equipos a los distintos agentes para que tengan un acceso fácil a la ventanilla única en todo el territorio
 3.	Sensibilización y formación de todos los participantes en el comercio transfronterizo, incluidos los analfabetos
+4.	Asesoramiento para realizar el cambio, a fin de fomentar el cumplimiento de las obligaciones fiscales y la reglamentación, .	Aplicación de las recomendaciones de un mecanismo de vigilancia y evaluación de ventanilla única
+2.	Suministro de equipos a los distintos agentes para que tengan un acceso fácil a la ventanilla única en todo el territorio
+3.	Sensibilización y formación de todos los participantes en el comercio transfronterizo, incluidos los analfabetos
 4.	Asesoramiento para realizar el cambio, a fin de fomentar el cumplimiento de las obligaciones fiscales y la reglamentación</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
+    <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16, 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 diciembre 2042</t>
   </si>
   <si>
     <t>1.	Redacción del marco jurídico de la garantía y del manual de procedimientos
 2.	Revisión del marco jurídico y el manual de procedimientos para la escolta aduanera
 3.	Revisión del marco jurídico del régimen aduanero aplicable a las mercancías en tránsito hacia Malí
 4.	Creación de capacidad para los agentes tras la adopción de la legislación comunitaria sobre la garantía
 5.	Formación del coordinador nacional del tránsito, de los miembros del Consejo Nacional de Usuarios de Transporte (CNUT) y de todos los agentes económicos pertinentes sobre las buenas prácticas de tránsito
 6.	Suministro de equipos de trazabilidad y formación del personal sobre el sistema de trazabilidad
+7.	Apoyo a la puesta en marcha de herramientas TIC (SIGMAT, etc.), .	Redacción del marco jurídico de la garantía y del manual de procedimientos
+2.	Revisión del marco jurídico y el manual de procedimientos para la escolta aduanera
+3.	Revisión del marco jurídico del régimen aduanero aplicable a las mercancías en tránsito hacia Malí
+4.	Creación de capacidad para los agentes tras la adopción de la legislación comunitaria sobre la garantía
+5.	Formación del coordinador nacional del tránsito, de los miembros del Consejo Nacional de Usuarios de Transporte (CNUT) y de todos los agentes económicos pertinentes sobre las buenas prácticas de tránsito
+6.	Suministro de equipos de trazabilidad y formación del personal sobre el sistema de trazabilidad
 7.	Apoyo a la puesta en marcha de herramientas TIC (SIGMAT, etc.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>Aplicación del Acta Adicional de la CEDEAO sobre Asistencia Mutua y Cooperación Aduanera en todas las fronteras, en particular:
 1.	Apoyo a la puesta en funcionamiento de la interconexión de los sistemas aduaneros
 2.	Establecimiento de protocolos de intercambio de datos de transacciones idénticas entre oficinas fronterizas
 3.	Refuerzo de las actividades de cooperación en apoyo de la gestión coordinada de las fronteras en los puestos fronterizos 
 4. 	Apoyo a la formación y la creación de capacidad en materia de cooperación aduanera
 5.	Apoyo para el fortalecimiento de los agregados en cuestiones aduaneras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -752,539 +770,539 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.1</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.5</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>7.5</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>55</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>60</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>65</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.1</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.3</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I15" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>79</v>
+      <c r="B16">
+        <v>10.4</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J16" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>12</v>
       </c>
-      <c r="B18" t="s">
-        <v>88</v>
+      <c r="B18">
+        <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="J18" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">