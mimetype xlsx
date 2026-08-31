--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -95,51 +95,51 @@
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>1.	Financiación del alojamiento 
 2.	Evaluación del portal con arreglo a las mejores prácticas internacionales 
 3.	Asistencia técnica para la puesta en marcha/mantenimiento del portal de información y apoyo a los equipos responsables de la Cámara de Comercio e Industria y del Ministerio de Comercio
 4.	Suministro de equipos informáticos (ordenadores, impresoras, memorias USB, conexión a Internet)
 5.	Apoyo a la promoción del portal de información y a su enfoque de comunicación inclusiva 
 6.	Asistencia técnica para el desarrollo de un mecanismo de vigilancia y evaluación del sistema, .	Financiación del alojamiento 
 2.	Evaluación del portal con arreglo a las mejores prácticas internacionales 
 3.	Asistencia técnica para la puesta en marcha/mantenimiento del portal de información y apoyo a los equipos responsables de la Cámara de Comercio e Industria y del Ministerio de Comercio
 4.	Suministro de equipos informáticos (ordenadores, impresoras, memorias USB, conexión a Internet)
 5.	Apoyo a la promoción del portal de información y a su enfoque de comunicación inclusiva 
 6.	Asistencia técnica para el desarrollo de un mecanismo de vigilancia y evaluación del sistema</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
-    <t>ITC, CILSS</t>
+    <t>CCI, CILSS</t>
   </si>
   <si>
     <t>1.	Modelo de orden por la que se establecen los servicios de información y sus obligaciones
 2.	Guía de procedimientos para los servicios de información
 3.	Asistencia técnica para comprobar la fiabilidad del sistema y formular recomendaciones de mejora
 4.	Equipos informáticos (ordenadores y escáneres, Internet) para los centros de coordinación
 5.	Formaciones sobre procesamiento de datos y herramientas de edición, .	Modelo de orden por la que se establecen los servicios de información y sus obligaciones
 2.	Guía de procedimientos para los servicios de información
 3.	Asistencia técnica para comprobar la fiabilidad del sistema y formular recomendaciones de mejora
 4.	Equipos informáticos (ordenadores y escáneres, Internet) para los centros de coordinación
 5.	Formaciones sobre procesamiento de datos y herramientas de edición</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t>1.	Estudio de viabilidad del procedimiento de "segunda prueba" y asistencia técnica para su puesta en marcha
 2.	Revisión de la reglamentación vigente
 3.	Creación de capacidad para los funcionarios que se ocupan del levante (aduanas) y los encargados del muestreo y análisis