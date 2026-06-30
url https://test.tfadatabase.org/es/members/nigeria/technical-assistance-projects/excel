--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,329 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>22 diciembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo y orientaciones adecuadas sobre la disponibilidad de los documentos exigidos por los organismos de reglamentación para las operaciones de comercio internacional, así como los requisitos de documentación pertinentes.
 •	Apoyo y orientaciones adecuadas sobre la disponibilidad de los formularios exigidos por los organismos de reglamentación para las operaciones de comercio internacional.
 •	Formación sobre procesos y procedimientos en línea.
 •	Mejora del Portal Comercial especializado.
 •	Apoyo para desarrollar el sitio web de Aduanas y de otros organismos comerciales para publicar toda la información relativa al comercio.
 •	Apoyo para establecer una base de datos a fin de mejorar el bajo acceso de las empresas y el sector privado a la información comercial y las reclamaciones.
 •	Base analítica para simplificar y reducir el número de documentos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 diciembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo sobre la acreditación y el mantenimiento de laboratorios plenamente equipados.
 •	Formación de técnicos de laboratorio/científicos.
 •	Compra e instalación de un instrumento de alto volumen (HVI) para la clasificación de productos a efectos de establecer un sobreprecio.
 •	Apoyo para lograr la colaboración de los distintos organismos de reglamentación.
 •	Establecimiento de una plataforma y apoyo para la sensibilización y el intercambio de información.
 •	Provisión de laboratorios certificados móviles.
 •	Formación y elaboración de normas.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>22 febrero 2018</t>
   </si>
   <si>
     <t>22 diciembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de infraestructura de TI.
 •	Fomento de la capacidad de los funcionarios de aduana para la aplicación de la gestión del riesgo automatizada.
 •	Formación en materia de gestión para establecer el perfil de los comerciantes y actualizar los registros del sistema aduanero para el levante rápido de las mercancías.
 •	Provisión de escáneres de detección de drogas, detectores de explosivos, cámaras, máquinas de rayos x, kits de identificación de drogas, aparatos de seguridad, perros rastreadores adaptados al trópico, vehículos operacionales, lanchas patrulleras marinas y otro equipo moderno de detección y búsqueda.
 •	Formación y sensibilización del personal policial para la detección del contrabando y de material ofensivo.
 •	Apoyo a todos los organismos de reglamentación importantes para implantar el sistema de gestión del riesgo (sistema de análisis, evaluación y perfil del riesgo).
 •	Apoyo para la coordinación y colaboración interinstitucional.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica sobre el uso del Estudio de la OMA sobre el tiempo necesario para el levante.
 •	Sensibilización de los funcionarios de otros organismos de seguridad que intervienen en la frontera para velar por la cooperación durante y después de la realización del Estudio de la OMA sobre el tiempo necesario para el levante.
 •	Provisión de servicios de Internet de alta velocidad.
 •	Asistencia especializada en la realización por los organismos pertinentes de tareas relacionadas con los plazos medios de levante.
 •	Provisión de un gran número de dispositivos de detección en el mar.
 •	Ayuda para reducir los plazos de levante de las mercancías en los aeropuertos.
 •	Se recomienda realizar un estudio de los plazos necesarios para el levante para medir el efecto de las recientes reformas en los plazos de levante.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de una cámara fría y capacitación de los funcionarios para gestionar dicha cámara.
 •	Capacitación de la Administración de Aduanas sobre mejores prácticas.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de una cámara fría.
 •	Capacitación del personal de todos los organismos de reglamentación.
 •	Construcción de espacio de almacenamiento adecuado para las mercancías para las cuales el tiempo y la temperatura son un factor importante y para las mercancías peligrosas.
 •	Kits de prueba rápida para el análisis de productos.
 •	Formación sobre el procedimiento de examen visual, inspección, análisis, fumigación (desinfección) e inspección (emisión y registro de un certificado fitosanitario y un certificado de cuarentena) de artículos sujetos a reglamentación en el ámbito de la cuarentena fitosanitaria.
 •	El personal de la Administración de Aduanas necesita formación para el manejo de las mercancías perecederas y equipo específico que trabaje las 24 horas del día haciendo turnos cuando sea necesario.
 •	Construcción de depósitos e instalaciones de almacenamiento en frío para los productos perecederos en los aeropuertos internacionales.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>22 diciembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Se necesita asistencia para el análisis y la simplificación de los requisitos y procedimientos de documentación.
 •	El análisis de los procesos administrativos es importante.
 •	Creación de capacidad y formación sobre formalidades y documentación conforme a las mejores prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de infraestructura de TI.
 •	Formación y capacitación de los funcionarios de aduana sobre el uso de los instrumentos y herramientas de la OMA para la implementación uniforme del AFC entre las Administraciones Aduaneras.
 •	Apoyo para asistir a reuniones de normalización.
 •	Desarrollo y formación de los funcionarios sobre negociación de fletes, métodos de reducción de costos, tarifas de referencia y elaboración de normas, transporte y logística y confirmación de fletes.
 •	Formación especializada y avanzada sobre examen e investigación forenses en los puertos de entrada para facilitar el levante rápido.
 •	Formación sobre las normas internacionales e instrumentos jurídicos conexos en vigor (como las normas de la CEDEAO, la OMA y la ISO).
 •	Apoyo para la aplicación de normas regionales basadas en normas internacionales/globales más amplias.
 •	Sería útil un análisis para la aplicación de normas internacionales.
 •	Asistencia para formular una política nacional coherente y consistente para la adopción y aplicación de normas internacionales.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">•	Automatización de las operaciones de la Aduana y de otros organismos que intervienen en la frontera.
 •	Establecimiento de infraestructura de TI.
 •	Formación continua para los funcionarios de todos los organismos de reglamentación.
 •	Asistencia sobre lo siguiente:
 análisis de procesos administrativos; análisis de los antecedentes jurídicos; creación de un entorno jurídico propicio; armonización de datos y adaptación a las normas internacionales.
 •	Creación de un sistema de TI pertinente.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>10.5.1, 10.5.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Inspección previa a la expedición</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provisión de escáneres.
 •	Fomento de la capacidad en materia de inspección de la calidad de los productos agropecuarios y determinación de los límites máximos de residuos de plaguicidas.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.8.1, 10.8.2</t>
   </si>
   <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provisión de incineradores industriales y vehículos pesados.
 •	Hace falta apoyo para examinar el tratamiento que se da a las mercancías rechazadas de conformidad con las mejores prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>22 diciembre 2029</t>
   </si>
   <si>
     <t xml:space="preserve">•	Establecimiento de infraestructura para agilizar el tráfico de mercancías.
 •	Apoyo para ejercicios de supervisión de corredores.
 •	Formación sobre el trato de las mercancías en tránsito.
 </t>
   </si>
   <si>
     <t>22 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formación para la cooperación y coordinación entre organismos de reglamentación.
 •	Procedimientos aduaneros sobre el tránsito.
 </t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formación para la coordinación interinstitucional.
 •	Procedimientos aduaneros sobre el tránsito.
 </t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>22 febrero 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formación para cooperar con homólogos de otros países.
 •	Creación de capacidad para examinar si la legislación y las prácticas aduaneras de Nigeria cumplen las disposiciones de este artículo.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -712,463 +685,463 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>5.3</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.6</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.8</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.8</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.9</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.1</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.3</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>10.5</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>10.8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.5</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>11.12</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>11.13</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">