--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -142,51 +142,51 @@
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial support for:
 ­	acquiring equipment and licences and contracting specialized computer design and development services, with a view to the continued improvement of the Single Window for Exports system;
 ­	the provision of equipment and software to create a Single Foreign Trade Window for Imports, and the development of systems for each of the government agencies involved;
 ­	the provision of an expert to share, with the government agencies involved, best practices in regard to document simplification, data harmonization, interoperability and inter-agency collaboration; 
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>Technical assistance and support to streamline and optimize border processes and procedures with all institutions in order to ensure improved controls, eliminate unnecessary formalities and harmonize requirements for safeguarding international good practices.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -480,51 +480,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -731,59 +731,50 @@
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
         <v>34</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>