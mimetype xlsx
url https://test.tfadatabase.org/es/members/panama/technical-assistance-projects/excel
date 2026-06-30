--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,181 +12,166 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>1 junio 2022</t>
   </si>
   <si>
-    <t>Sí</t>
+    <t>01 junio 2022</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">­	­	Software and computer equipment are needed to implement a TFA-consistent information system for foreign trade operations in all the institutions concerned.
 ­	Technical assistance for the development of systems to safeguard and protect the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
 ­	Staff need to be recruited and trained to collect, verify and maintain the information published on the platform.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">­	Financial support is needed to create and establish a TFA-consistent information system with IT equipment, software and other necessary tools, for all institutions involved in foreign trade.
 ­	Technical assistance and financial support in the area of IT for safeguarding and protecting the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
 </t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>Training on WTO notifications.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance is needed to:
 ­	procure consultancy services so that an expert can conduct a diagnosis of the existing domestic and regional regulations and share best practices and capacity building with the agencies involved;
 ­	prepare regulations to enable the implementation of this provision; 
 ­	prepare implementation procedures for all the agencies involved;
 ­	hire and train the relevant human resources in government agencies.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>1 enero 2022</t>
+  </si>
+  <si>
+    <t>01 enero 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance and support is requested:
 ­	To learn about best practices in countries that have introduced joint border controls, so as to gain the necessary experience.
 ­	To ensure the interconnection of information systems between all foreign trade authorities, so that information is available to all and updated simultaneously.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial support for:
 ­	acquiring equipment and licences and contracting specialized computer design and development services, with a view to the continued improvement of the Single Window for Exports system;
 ­	the provision of equipment and software to create a Single Foreign Trade Window for Imports, and the development of systems for each of the government agencies involved;
 ­	the provision of an expert to share, with the government agencies involved, best practices in regard to document simplification, data harmonization, interoperability and inter-agency collaboration; 
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>Technical assistance and support to streamline and optimize border processes and procedures with all institutions in order to ensure improved controls, eliminate unnecessary formalities and harmonize requirements for safeguarding international good practices.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -553,237 +538,237 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>20</v>
+      <c r="B4">
+        <v>1.4</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>2.1</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>10.7</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">