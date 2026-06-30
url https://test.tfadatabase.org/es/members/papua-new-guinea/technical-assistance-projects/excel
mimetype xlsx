--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,266 +12,236 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad necesarios para apoyar la recopilación de información:
 1.	Creación de un portal nacional sobre comercio en el que se publique la información identificada en el artículo 1.1 del AFC;
 2.	compra de programas informáticos, equipo físico y equipo de tecnología de la información para el portal nacional sobre comercio;
 3.	carga de información
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">También se requieren asistencia técnica y apoyo para la creación de capacidad para explicar las funciones y responsabilidades de los servicios de información. Además, se requiere asistencia técnica para examinar los marcos institucionales y apoyar los cambios legislativos con el fin de llevar a efecto el establecimiento de servicios de información (con al menos dos funcionarios) en cada uno de los siguientes organismos:
 •	Servicio de Aduanas de PNG;
 •	Autoridad Nacional de Inspección y Cuarentena Agropecuarias (NAQIA);
 •	Instituto Nacional de Normas y Tecnología Industrial (NISIT);
 •	Departamento de Comercio.
 Los servicios de información de NAQIA y NISIT se encargarán también de preparar las notificaciones MSF y OTC, respectivamente. (Sin embargo, las notificaciones se harán a través del Ministerio de Comercio).
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t xml:space="preserve">La asistencia técnica es necesaria para apoyar a la Autoridad Nacional de Inspección y Cuarentena Agropecuarias y al Departamento de Salud en relación con:
 1.	la legislación primaria y secundaria vigente, y el proyecto de ley de bioseguridad han de modificarse para incluir disposiciones relativas a un sistema de alerta rápida compatible con el AFC para la notificación de riesgos directos o indirectos para la vida o la salud de las personas, los animales y las plantas, derivados de los alimentos o los piensos;
 2.	la creación de un sistema de comunicación basado en las TIC accesible a nivel mundial e instantáneo para las notificaciones de alerta e información, que una a la autoridad de inocuidad de los alimentos, la Autoridad Nacional de Inspección y Cuarentena Agropecuarias y los puestos fronterizos (y a terceros países sobre la base de acuerdos de reciprocidad);
 3.	la adopción por la Autoridad Nacional de Inspección y Cuarentena Agropecuarias y la autoridad de inocuidad de los alimentos de sistemas sólidos de evaluación del riesgo basados en datos científicos para justificar el refuerzo de las medidas, así como la supresión de los controles reforzados.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">La asistencia técnica y el apoyo para la creación de capacidad son necesarios para apoyar a la Autoridad Nacional de Inspección y Cuarentena Agropecuarias en los aspectos siguientes:
 1.	los actuales sistemas de gestión de riesgo se han de revisar y aplicar plenamente a nivel operacional, eliminando las discriminaciones actuales debidas a una selección arbitraria de las cargas para inspección despachadas inicialmente en el canal verde;
 2.	es necesario implementar un régimen de gestión del cumplimiento coherente, incluso con respecto al módulo de presentación de informes sobre inspección de SIDUNEA;
 3.	para que los perfiles de riesgo sobre la base de la verificación de los manifiestos por la Autoridad Nacional de Inspección y Cuarentena 
 Agropecuarias sea coherente en todo el país, hay que centralizar la información relativa a los riesgos, analizarla sistemáticamente, centralizar la aplicación de los perfiles, etc.;
 4.	los perfiles de riesgo de la Autoridad Nacional de Inspección y Cuarentena Agropecuarias deben ajustarse y en última instancia integrarse al Servicio de Aduanas de PNG.
 El Servicio de Aduanas de PNG requiere asistencia técnica para la formación en materia de detección y perfiles de riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 julio 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Se realizará después de que el SIDUNEA Mundo se haya adoptado plenamente y una vez recibida asistencia técnica para la gestión de riesgo y la auditoría posterior al despacho.
 1.	mediante asistencia técnica, el Servicio de Aduanas desarrollará su capacidad de realizar estudios sobre el plazo de levante a fin de medir los resultados reales de sus actividades relacionadas con la facilitación del comercio en la frontera;
 2.	la asistencia técnica se hará extensiva a NAQIA tres el despliegue de SIDUNEA.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">La asistencia técnica es necesaria a fin de apoyar:
 Servicio de Aduanas de PNG: adoptar una política para la implementación de un plan de OA/OEA basado en las normas de la OMA (Convenio de Kyoto revisado y Marco de Normas SAFE). El Servicio de Aduanas de PNG adoptará un programa de evaluación del cumplimiento para identificar a operadores con un alto nivel de cumplimiento.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y apoyo para la creación de capacidad a fin de que:
 1.	el Servicio de Aduanas de PNG y la Autoridad Nacional de Inspección y Cuarentena Agropecuarias se pongan de acuerdo sobre un memorándum de entendimiento que incluya un procedimiento formal para la coordinación de las actividades en relación con el control en frontera;
 2.	se implementen procesos y procedimientos acordados, incorporando cambios legislativos si fuera necesario;
 3.	se introduzca la automatización en la Autoridad Nacional de Inspección y Cuarentena Agropecuarias y una interfaz con el sistema del Servicio de Aduanas de PNG.
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t xml:space="preserve">La asistencia técnica y el apoyo para la creación de capacidad son necesarios para que:
 1.	el Servicio de Aduanas de PNG y la Autoridad Nacional de Inspección de Cuarentena Agropecuarias examinen sus distintos procedimientos con miras a reducirlos y luego acordar y armonizar sus prácticas y procedimientos;
 2.	se estudie si serán necesarias modificaciones legislativas y fijar los plazos correspondientes;
 3.	se ponga en marcha un proceso de examen periódico.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">La asistencia técnica y el apoyo para la creación de capacidad son necesarios a fin de:
 1.	aplicar las recomendaciones del estudio sobre la viabilidad de la ventanilla única;
 2.	sustituir los sistemas de procesamiento manual de documentos por sistemas automatizados (todos los organismos excepto el Servicio de Aduanas de PNG);
 3.	agilizar la implementación efectiva de SIDUNEA Mundo, que integra a todos los organismos de despacho aduanero;
 4.	posibilitar que todos los organismos que intervienen en el despacho aduanero y la reglamentación del comercio establezcan una estrategia común para la aplicación gradual de una ventanilla única;
 5.	ayudar al Comité Nacional de Facilitación del Comercio a decidir qué modelo de ventanilla única se ha de aplicar;
 6.	implementar la ventanilla única;
 7.	apoyar el proceso para la promulgación de una legislación sobre el comercio electrónico.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>El Servicio de Aduanas de PNG solicitará asistencia técnica para introducir la modificación legislativa necesaria, de conformidad con otras leyes nacionales, la conectividad de los sistemas entre las agrupaciones regionales y los procesos y procedimientos de planificación necesarios, incluido el establecimiento de un servicio de información.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,334 +598,334 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>5.1</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>7.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.1</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>52</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>12</v>
       </c>
-      <c r="B11" t="s">
-        <v>57</v>
+      <c r="B11">
+        <v>12</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">