--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,272 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>1 septiembre 2018</t>
   </si>
   <si>
-    <t>1 septiembre 2021</t>
+    <t>01 septiembre 2021</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ITC, UNCTAD, WTO, USDA</t>
+    <t>ITC, UNCTAD, OMC, USDA</t>
   </si>
   <si>
     <t>1.	Elaboración e implementación de un protocolo para la publicación y actualización de información con la ayuda de una consultoría independiente.
 2.	Capacitación para los funcionarios de comunicación e informática de los organismos relacionados al comercio internacional en el protocolo y actualización de las bases de datos.
 3.	Elaboración de guías prácticas accesibles para el exportador e importador por medio de una consultoría independiente.
+4.	Contratación de una consultoría independiente para el desarrollo de procedimientos que permitan mejorar el flujo de información interna de las instituciones pertinentes., .	Elaboración e implementación de un protocolo para la publicación y actualización de información con la ayuda de una consultoría independiente.
+2.	Capacitación para los funcionarios de comunicación e informática de los organismos relacionados al comercio internacional en el protocolo y actualización de las bases de datos.
+3.	Elaboración de guías prácticas accesibles para el exportador e importador por medio de una consultoría independiente.
 4.	Contratación de una consultoría independiente para el desarrollo de procedimientos que permitan mejorar el flujo de información interna de las instituciones pertinentes.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>1 marzo 2019</t>
   </si>
   <si>
-    <t>1.	Igualar las capacidades tecnológicas de las instituciones:
+    <t>1.	Provide institutions with the same technological capabilities:
+a.	obtain control of institutions belonging to the Ministry of Public Health and Social Welfare;
+b.	acquire IT resources to harmonize the technological capabilities of each institution.
+2.	Engagement of an independent consultancy firm to create a link on the webpage of the Ministry of Industry and Trade's Vice-Ministry of MSMEs, for the purpose of:
+a.	providing a centralized trade related information channel focusing on SMEs;
+b.	organizing all of the links to the various pages and information sources of the relevant entities.
+3.	Strengthening and dissemination of the National Information and Notification System in strategic cities., .	Provide institutions with the same technological capabilities:
+a.	obtain control of institutions belonging to the Ministry of Public Health and Social Welfare;
+b.	acquire IT resources to harmonize the technological capabilities of each institution.
+2.	Engagement of an independent consultancy firm to create a link on the webpage of the Ministry of Industry and Trade's Vice-Ministry of MSMEs, for the purpose of:
+a.	providing a centralized trade related information channel focusing on SMEs;
+b.	organizing all of the links to the various pages and information sources of the relevant entities.
+3.	Strengthening and dissemination of the National Information and Notification System in strategic cities., 1.	Igualar las capacidades tecnológicas de las instituciones:
 a.	Adquirir dominio propio de instituciones dependientes al MSPyBS;
 b.	Adquirir recursos informáticos para equiparar las capacidades tecnológicas de cada institución.
 2.	Contratar consultoría independiente para la creación de un link en la página web del Viceministerio de MIPYMES del Ministerio de Industria y Comercio con el objeto de:
 a.	Proveer un canal de información comercial centralizada, con enfoque en PYMES;
 b.	Contener todos los enlaces a las diversas páginas e información de los organismos vinculados, de manera organizada.
 3.	Fortalecimiento y difusión del Sistema Nacional de Información y  Notificación en ciudades estratégicas.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
-    <t>1.	Creación de servicios de información necesarios y ampliación de los servicios de información al comerciante ya existentes en organismos relacionados por medio de consultorías.</t>
+    <t>1.	Creación de servicios de información necesarios y ampliación de los servicios de información al comerciante ya existentes en organismos relacionados por medio de consultorías., .	Creación de servicios de información necesarios y ampliación de los servicios de información al comerciante ya existentes en organismos relacionados por medio de consultorías.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
-    <t>USDA, ITC, UNCTAD, WTO</t>
-[...2 lines deleted...]
-    <t>1.	Asistencia y apoyo para capacitaciones y desarrollo de capacidades para la preparación de notificaciones de conformidad con las normas de la OMC.</t>
+    <t>USDA, ITC, UNCTAD, OMC</t>
+  </si>
+  <si>
+    <t>1.	Asistencia y apoyo para capacitaciones y desarrollo de capacidades para la preparación de notificaciones de conformidad con las normas de la OMC., .	Asistencia y apoyo para capacitaciones y desarrollo de capacidades para la preparación de notificaciones de conformidad con las normas de la OMC.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
+    <t>01 septiembre 2020</t>
+  </si>
+  <si>
+    <t>UNCTAD, USDA, ALADI</t>
+  </si>
+  <si>
+    <t>1.	Contratación de una consultoría independiente para el desarrollo de un protocolo de aprobación unificado para la introducción de nuevas medidas, publicación oportuna y entrada en vigor con participación del sector privado., .	Contratación de una consultoría independiente para el desarrollo de un protocolo de aprobación unificado para la introducción de nuevas medidas, publicación oportuna y entrada en vigor con participación del sector privado.</t>
+  </si>
+  <si>
+    <t>Consultas</t>
+  </si>
+  <si>
+    <t>UNCTAD, USDA</t>
+  </si>
+  <si>
+    <t>1.	Estructuración de mecanismos participativos de consulta a través de mesas negociadoras público/privadas.</t>
+  </si>
+  <si>
+    <t>Procedimientos institucionales</t>
+  </si>
+  <si>
+    <t>Procedimientos de prueba</t>
+  </si>
+  <si>
     <t>1 septiembre 2020</t>
   </si>
   <si>
-    <t>UNCTAD, USDA, ALADI</t>
-[...26 lines deleted...]
-    <t>WB, UNCTAD, USDA, Unión Europea</t>
+    <t>01 septiembre 2023</t>
+  </si>
+  <si>
+    <t>Unión Europea, Banco Mundial, UNCTAD, USDA</t>
   </si>
   <si>
     <t>1.	Reforzar y ampliar la capacidad de los servicios de Laboratorios de las instituciones relacionadas:
 a.	Acreditación de laboratorios internacionalmente;
 b.	Adquisición de equipamiento adecuado para la modernización de laboratorios para cada sector.
 c.	Capacitación de recursos humanos para la especialización en el área normativa y técnica.
 2.	Evaluación de conformidad por parte de organismos de certificación y acreditación internacionales.
+3.	Asesoría de expertos técnicos., .	Reforzar y ampliar la capacidad de los servicios de Laboratorios de las instituciones relacionadas:
+a.	Acreditación de laboratorios internacionalmente;
+b.	Adquisición de equipamiento adecuado para la modernización de laboratorios para cada sector.
+c.	Capacitación de recursos humanos para la especialización en el área normativa y técnica.
+2.	Evaluación de conformidad por parte de organismos de certificación y acreditación internacionales.
 3.	Asesoría de expertos técnicos.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>1 septiembre 2019</t>
   </si>
   <si>
-    <t>9 abril 2021</t>
-[...2 lines deleted...]
-    <t>WB, Unión Europea</t>
+    <t>09 abril 2021</t>
+  </si>
+  <si>
+    <t>Unión Europea, Banco Mundial</t>
   </si>
   <si>
     <t>1.	Consultoría para el relevamiento del proceso de levante de mercancías.
+2.	Asistencia técnica para la gestión y publicación periódica de los plazos medios de levante de mercaderías., .	Consultoría para el relevamiento del proceso de levante de mercancías.
 2.	Asistencia técnica para la gestión y publicación periódica de los plazos medios de levante de mercaderías.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>OMA, USAID, USDA, OEA</t>
   </si>
   <si>
-    <t>1.	Dar seguimiento al proyecto de implementación de operadores autorizados (Operadores Económicos Calificados) que actualmente se encuentra en la fase piloto en la Dirección Nacional de Aduanas. Dicha institución se encuentra solicitando asistencia de la OMA para la implementación de dicho proyecto.</t>
+    <t>1.	Dar seguimiento al proyecto de implementación de operadores autorizados (Operadores Económicos Calificados) que actualmente se encuentra en la fase piloto en la Dirección Nacional de Aduanas. Dicha institución se encuentra solicitando asistencia de la OMA para la implementación de dicho proyecto., .	Follow up on the project for implementation of the Authorized Economic Operator Programme, which is currently in the pilot phase within the National Customs Directorate. The Directorate is requesting WCO assistance for implementation of the project., 1.	Follow up on the project for implementation of the Authorized Economic Operator Programme, which is currently in the pilot phase within the National Customs Directorate. The Directorate is requesting WCO assistance for implementation of the project., .	Dar seguimiento al proyecto de implementación de operadores autorizados (Operadores Económicos Calificados) que actualmente se encuentra en la fase piloto en la Dirección Nacional de Aduanas. Dicha institución se encuentra solicitando asistencia de la OMA para la implementación de dicho proyecto.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
-    <t>1 septiembre 2022</t>
-[...2 lines deleted...]
-    <t>1.	Elaborar un procedimiento de facilitación simplificada para envíos urgentes de exportaciones a través de una consultoría independiente.</t>
+    <t>01 septiembre 2022</t>
+  </si>
+  <si>
+    <t>1.	Develop, with independent consultancy assistance, a simplified facilitation procedure for expedited export shipments., .	Develop, with independent consultancy assistance, a simplified facilitation procedure for expedited export shipments., .	Elaborar un procedimiento de facilitación simplificada para envíos urgentes de exportaciones a través de una consultoría independiente.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>1 marzo 2021</t>
   </si>
   <si>
-    <t>1 septiembre 2027</t>
+    <t>01 septiembre 2027</t>
   </si>
   <si>
     <t>1.	Realizar un diagnóstico de la cantidad de puertos privados existentes, de sus condiciones operativas y de su certificación, a fin de que la Prefectura Naval pueda realizar su trabajo de control de las condiciones operativas de los puertos privados.
+2.	Implementación efectiva y transparente de la gestión de riesgo.
+3.	Cooperación técnica para revisar el marco normativo de los puertos públicos y privados y de las responsabilidades en navegabilidad de los ríos (Ley 1066/65).
+4.	Agilización de las inspecciones en canal rojo en puntos de acceso públicos y privados., .	Realizar un diagnóstico de la cantidad de puertos privados existentes, de sus condiciones operativas y de su certificación, a fin de que la Prefectura Naval pueda realizar su trabajo de control de las condiciones operativas de los puertos privados.
 2.	Implementación efectiva y transparente de la gestión de riesgo.
 3.	Cooperación técnica para revisar el marco normativo de los puertos públicos y privados y de las responsabilidades en navegabilidad de los ríos (Ley 1066/65).
 4.	Agilización de las inspecciones en canal rojo en puntos de acceso públicos y privados.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -647,380 +650,380 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>48</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>54</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J10" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>59</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>64</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">