--- v2 (2026-06-30)
+++ v3 (2026-08-31)
@@ -62,51 +62,51 @@
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>1 septiembre 2018</t>
   </si>
   <si>
     <t>01 septiembre 2021</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ITC, UNCTAD, OMC, USDA</t>
+    <t>CCI, CNUCED, OMC, USDA</t>
   </si>
   <si>
     <t>1.	Elaboración e implementación de un protocolo para la publicación y actualización de información con la ayuda de una consultoría independiente.
 2.	Capacitación para los funcionarios de comunicación e informática de los organismos relacionados al comercio internacional en el protocolo y actualización de las bases de datos.
 3.	Elaboración de guías prácticas accesibles para el exportador e importador por medio de una consultoría independiente.
 4.	Contratación de una consultoría independiente para el desarrollo de procedimientos que permitan mejorar el flujo de información interna de las instituciones pertinentes., .	Elaboración e implementación de un protocolo para la publicación y actualización de información con la ayuda de una consultoría independiente.
 2.	Capacitación para los funcionarios de comunicación e informática de los organismos relacionados al comercio internacional en el protocolo y actualización de las bases de datos.
 3.	Elaboración de guías prácticas accesibles para el exportador e importador por medio de una consultoría independiente.
 4.	Contratación de una consultoría independiente para el desarrollo de procedimientos que permitan mejorar el flujo de información interna de las instituciones pertinentes.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>1 marzo 2019</t>
   </si>
   <si>
     <t>1.	Provide institutions with the same technological capabilities:
 a.	obtain control of institutions belonging to the Ministry of Public Health and Social Welfare;
 b.	acquire IT resources to harmonize the technological capabilities of each institution.
 2.	Engagement of an independent consultancy firm to create a link on the webpage of the Ministry of Industry and Trade's Vice-Ministry of MSMEs, for the purpose of:
 a.	providing a centralized trade related information channel focusing on SMEs;
@@ -122,93 +122,93 @@
 b.	Adquirir recursos informáticos para equiparar las capacidades tecnológicas de cada institución.
 2.	Contratar consultoría independiente para la creación de un link en la página web del Viceministerio de MIPYMES del Ministerio de Industria y Comercio con el objeto de:
 a.	Proveer un canal de información comercial centralizada, con enfoque en PYMES;
 b.	Contener todos los enlaces a las diversas páginas e información de los organismos vinculados, de manera organizada.
 3.	Fortalecimiento y difusión del Sistema Nacional de Información y  Notificación en ciudades estratégicas.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t>1.	Creación de servicios de información necesarios y ampliación de los servicios de información al comerciante ya existentes en organismos relacionados por medio de consultorías., .	Creación de servicios de información necesarios y ampliación de los servicios de información al comerciante ya existentes en organismos relacionados por medio de consultorías.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Notificación</t>
   </si>
   <si>
-    <t>USDA, ITC, UNCTAD, OMC</t>
+    <t>USDA, CCI, CNUCED, OMC</t>
   </si>
   <si>
     <t>1.	Asistencia y apoyo para capacitaciones y desarrollo de capacidades para la preparación de notificaciones de conformidad con las normas de la OMC., .	Asistencia y apoyo para capacitaciones y desarrollo de capacidades para la preparación de notificaciones de conformidad con las normas de la OMC.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>01 septiembre 2020</t>
   </si>
   <si>
-    <t>UNCTAD, USDA, ALADI</t>
+    <t>CNUCED, USDA, ALADI</t>
   </si>
   <si>
     <t>1.	Contratación de una consultoría independiente para el desarrollo de un protocolo de aprobación unificado para la introducción de nuevas medidas, publicación oportuna y entrada en vigor con participación del sector privado., .	Contratación de una consultoría independiente para el desarrollo de un protocolo de aprobación unificado para la introducción de nuevas medidas, publicación oportuna y entrada en vigor con participación del sector privado.</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
-    <t>UNCTAD, USDA</t>
+    <t>CNUCED, USDA</t>
   </si>
   <si>
     <t>1.	Estructuración de mecanismos participativos de consulta a través de mesas negociadoras público/privadas.</t>
   </si>
   <si>
     <t>Procedimientos institucionales</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1 septiembre 2020</t>
   </si>
   <si>
     <t>01 septiembre 2023</t>
   </si>
   <si>
-    <t>Unión Europea, Banco Mundial, UNCTAD, USDA</t>
+    <t>Unión Europea, Banco Mundial, CNUCED, USDA</t>
   </si>
   <si>
     <t>1.	Reforzar y ampliar la capacidad de los servicios de Laboratorios de las instituciones relacionadas:
 a.	Acreditación de laboratorios internacionalmente;
 b.	Adquisición de equipamiento adecuado para la modernización de laboratorios para cada sector.
 c.	Capacitación de recursos humanos para la especialización en el área normativa y técnica.
 2.	Evaluación de conformidad por parte de organismos de certificación y acreditación internacionales.
 3.	Asesoría de expertos técnicos., .	Reforzar y ampliar la capacidad de los servicios de Laboratorios de las instituciones relacionadas:
 a.	Acreditación de laboratorios internacionalmente;
 b.	Adquisición de equipamiento adecuado para la modernización de laboratorios para cada sector.
 c.	Capacitación de recursos humanos para la especialización en el área normativa y técnica.
 2.	Evaluación de conformidad por parte de organismos de certificación y acreditación internacionales.
 3.	Asesoría de expertos técnicos.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>1 septiembre 2019</t>
   </si>
   <si>
     <t>09 abril 2021</t>