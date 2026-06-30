--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,95 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2018</t>
   </si>
   <si>
     <t>30 junio 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Asistencia necesaria:
 1. Formación y otras modalidades de asistencia técnica para fortalecer la capacidad de los recursos humanos de cada organismo público y de otros sectores pertinentes que formarán parte del Programa de Ventanilla Única Nacional.
 2. Financiación para la elaboración del programa o software que se utilizará como sistema operativo de la Ventanilla Única Nacional.
 3. Financiación para la mejora del actual equipo de TI que se utilizará para poner en funcionamiento la Ventanilla Única Nacional en todos los puertos de entrada y en las instalaciones de los sectores y organismos públicos participantes.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -460,73 +454,73 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">