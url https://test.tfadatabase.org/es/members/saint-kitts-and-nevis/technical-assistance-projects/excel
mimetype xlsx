--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,255 +12,207 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración/modificación de todas las leyes aplicables, como la Ley de la Administración de Aduanas, para la emisión de resoluciones anticipadas.
 •	Procedimientos - asistencia para elaborar los procedimientos pertinentes a fin de emitir y aplicar eficazmente las resoluciones anticipadas.
 •	Recursos humanos y formación - formación y sensibilización de los organismos que intervienen en la frontera sobre la importancia de las resoluciones anticipadas y el modo en que serán aplicadas.
 •	Tecnología de la información y las comunicaciones - se precisa asistencia técnica para integrar las resoluciones anticipadas en los sistemas aduaneros automatizados.
 •	Equipo e infraestructura - a fin de apoyar de manera óptima el proceso de las resoluciones sobre la clasificación, se precisa asistencia para contar con mejores laboratorios a efectos de la realización de pruebas para la clasificación de productos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Marco normativo y jurídico - elaboración de las leyes y políticas pertinentes para organismos tales como la Oficina de Normas, Ministerio de Salud, a fin de garantizar que los comerciantes tengan la oportunidad de realizar una segunda prueba.
 •	Recursos humanos y formación - fortalecimiento de la capacidad de los organismos que intervienen en la frontera, los técnicos de laboratorio y las instituciones académicas pertinentes en lo referente a la realización de segundas pruebas.
 •	Marco institucional - se precisa asistencia técnica y actividades de creación de capacidad para las instituciones académicas y los laboratorios públicos y privados a efectos de la realización de segundas pruebas.
 •	Equipo e infraestructura - establecimiento de laboratorios acreditados para realizar segundas pruebas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración/modificación de todas las leyes aplicables, como la Ley de Hacienda y la Ley de Administración de Aduanas e Impuestos Especiales, a fin de aplicar el recargo por servicios de aduana.
 •	Procedimientos - asistencia para elaborar los procedimientos necesarios a fin de implementar y aplicar eficazmente el recargo por servicios de aduana.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>30 noviembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Elaboración/modificación de todas las leyes aplicables, como la legislación en línea y la Ley de Hacienda, a fin de aplicar el pago electrónico.
 •	Procedimientos - asistencia para elaborar los procedimientos necesarios a fin de implementar y aplicar eficazmente el pago electrónico.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Marco normativo y jurídico - se precisa asistencia técnica a fin de elaborar un mecanismo para mejorar la coordinación y la colaboración entre los organismos que intervienen en la frontera en la esfera de la determinación y gestión de riesgos.
 •	Procedimientos - asistencia técnica para elaborar los procedimientos necesarios a fin de garantizar la aplicación eficaz del sistema de gestión de riesgo.
 •	Recursos humanos y formación - asistencia técnica para reforzar la capacidad de los organismos competentes que intervienen en la frontera para que conozcan y apliquen plenamente el sistema de gestión de riesgo.
 •	Tecnología de la información y las comunicaciones - se precisa asistencia para adquirir y mejorar las competencias tecnológicas necesarias para poner en marcha un proceso de gestión de riesgo adecuado.
 •	Equipo e infraestructura - asistencia para proveerse de la tecnología pertinente, como aparatos de rayos X, escáneres e instalaciones para realizar pruebas de laboratorio a efectos de la aplicación de un sistema de gestión de riesgo adecuado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">•	Marco normativo y jurídico - se precisa asistencia para elaborar un sistema de operadores autorizados más abierto (que sea no discriminatorio, como el sistema de "tarjeta dorada") a fin de cumplir la legislación y los reglamentos aduaneros y otros instrumentos conexos.
 •	Procedimientos - asistencia para elaborar procedimientos adecuados que incluyan criterios transparentes para evaluar a los operadores que cumplen dichos criterios y pueden acogerse a un programa para operadores de confianza, como el sistema de "tarjeta dorada".
 •	Recursos humanos y formación - se necesita apoyo para reforzar la capacidad de todos los organismos que intervienen en la frontera, como el Departamento de Aduanas e Impuestos Especiales, el Departamento de Cuarentena y la Autoridad de Puertos, para que pueda cumplirse plenamente esta medida.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">•	Marco normativo y jurídico - asistencia técnica para revisar las leyes pertinentes a fin de establecer una ventanilla única nacional amplia.
 •	Se precisa asistencia técnica para establecer un calendario claro para la puesta en funcionamiento y la aplicación de la ventanilla única.
 •	Procedimientos - elaboración de procedimientos y listas de verificación eficientes a efectos de una aplicación eficaz de la ventanilla única nacional.
 •	Marco institucional - asistencia técnica para reforzar la capacidad de los organismos competentes que intervienen en la frontera a fin de implementar la ventanilla única nacional.
 •	Recursos humanos y formación - fortalecimiento de la capacidad de los funcionarios de los organismos competentes que intervienen en la frontera y la comunidad empresarial a fin de dotarlos de los conocimientos, los equipos y la formación necesarios para aplicar la ventanilla única nacional.
 •	Tecnología de la información y las comunicaciones - asistencia para garantizar un acceso de alto nivel, o mínimamente razonable, a equipos de tecnología de la información, en especial en el caso de los otros organismos que intervienen en la frontera.
 •	Equipo e infraestructura - se precisa asistencia para establecer e instalar equipos y sistemas adecuados de tecnología de la información en algunos organismos y en los puertos de entrada.
 </t>
   </si>
   <si>
-    <t>12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e)</t>
+    <t>12.7, 12.9</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
-    <t>•	Procedimientos - asistencia técnica para elaborar los procedimientos necesarios a fin de garantizar una notificación efectiva.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">•	Elaboración/modificación de todas las leyes aplicables, como la Ley de Administración de Aduanas e Impuestos Especiales y las leyes relativas a la confidencialidad de los documentos a fin de facilitar el intercambio de información con los Miembros protegiendo al mismo tiempo la credibilidad y la confidencialidad de la información.
+    <t xml:space="preserve">•	Procedimientos - asistencia técnica para elaborar los procedimientos necesarios a fin de garantizar una notificación efectiva., •	Elaboración/modificación de todas las leyes aplicables, como la Ley de Administración de Aduanas e Impuestos Especiales y las leyes relativas a la confidencialidad de los documentos a fin de facilitar el intercambio de información con los Miembros protegiendo al mismo tiempo la credibilidad y la confidencialidad de la información.
 •	Marco institucional - asistencia técnica para reforzar la capacidad de los organismos competentes que intervienen en la frontera a fin de implementar y facilitar sistemas y protocolos de intercambio de información.
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">•	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the Regional/International level;
+, •	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the Regional/International level;
 •	Institutions - technical assistance to build capacity in relevant border agencies in order to implement and facilitate information sharing systems and protocols;
 •	ICT –assistance to ensure reasonable to high level access to IT equipment's especially for other border agencies.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">•	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the National /Regional/International level;
+, •	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the National /Regional/International level;
 •	Institutions - technical assistance to build capacity in relevant border agencies in order to implement and facilitate information sharing systems and protocols;
 •	Human Resources/Training capacity building needed for relevant border agency Officials and business community to be sensitised, equipped and trained in order to implement information system;
 •	ICT – assistance to ensure reasonable to high level access to IT equipment's especially for border agencies.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -564,407 +516,320 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.2</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.2</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.2</v>
       </c>
       <c r="B5">
         <v>7.2</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
-[...86 lines deleted...]
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">