--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,327 +12,294 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Marco normativo y jurídico
 •	Realización de un estudio en que se incluya un balance de toda la información comercial disponible en línea; determinación de carencias y evaluación de las posibilidades de Samoa de establecer un portal o sitio web de información comercial; elaboración de un análisis de costos-beneficios. Elaboración de políticas y previsión en la legislación del mandato y el procedimiento relativos a la publicación de información, según sea necesario; y puesta a disposición en línea de esta información.
 Procedimientos
 •	Examen de los procedimientos operativos normalizados que estén obsoletos.
 Recursos humanos y formación
 •	Formación del personal de tecnología de la información para el diseño, desarrollo y mantenimiento de sitios web.
 •	Formación de los funcionarios de aduanas para la aplicación de procedimientos operativos normalizados.
 •	Formación pertinente de los funcionarios y el personal del sector privado.
 Tecnología de la información y las comunicaciones
 •	Desarrollo y mantenimiento de un portal de información comercial (TIP).
 Infraestructura
 •	Equipo y programas informáticos adecuados para los organismos que intervienen en la frontera.
 Consultas y sensibilización del público
 •	Consultas con las partes interesadas sobre el posible TIP.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>Funcionamiento
 •	Se requiere asistencia financiera (y apoyo técnico en los casos pertinentes) para el establecimiento y el funcionamiento de la Autoridad Aduanera de Apelación en sus primeros cinco años de existencia.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>Recursos humanos y formación
 •	Actividades de creación de capacidad y formación dirigidas a los funcionarios de aduanas para el establecimiento y la aplicación de esta disposición.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>30 junio 2019</t>
   </si>
   <si>
     <t>Recursos humanos y formación
 •	Actividades de creación de capacidad y formación dirigidas a los funcionarios de aduanas, de cuarentena de bioseguridad y de los organismos que intervienen en la frontera para el establecimiento y la aplicación de esta disposición.
 Tecnología de la información y las comunicaciones
 •	Mejora de la capacidad tecnológica de los funcionarios de aduanas para el establecimiento de esta disposición.
 Infraestructura
 •	Modernización de los sistemas y las infraestructuras existentes de las aduanas y los organismos que intervienen en la frontera para facilitar la tramitación previa a la llegada.
 •	Modernización y mejora de la infraestructura existente en la esfera de la cuarentena de bioseguridad para facilitar la tramitación previa a la llegada.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>Marco normativo y jurídico
 •	Examen de los sistemas y políticas existentes. Determinación de la viabilidad y los recursos necesarios para establecer y gestionar un sistema de pago electrónico.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas, de cuarentena de bioseguridad y de los organismos que intervienen en la frontera respecto del pago electrónico.
 Tecnología de la información y las comunicaciones
 •	Mejora necesaria de la capacidad tecnológica de los organismos gubernamentales y los organismos que intervienen en la frontera para establecer un sistema de pago electrónico.
 Infraestructura
 •	Desarrollo, establecimiento e instalación de la tecnología y el equipo adecuados para poner en práctica un sistema de pago electrónico.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t>Marco jurídico
 •	Revisión/desarrollo del fundamento jurídico para mejorar la coordinación y colaboración entre los organismos que intervienen en la frontera en la esfera de la determinación y gestión de riesgos.
 Marco normativo
 •	Elaboración de una política de gestión de riesgo en que figuren los objetivos porcentuales relativos a las mercancías de alto y bajo riesgo.
 •	Elaboración de un plan de formación en materia de gestión de riesgo que se centre en la aplicación de tal gestión dirigido a los funcionarios de aduanas, de cuarentena de bioseguridad y de los organismos que intervienen en la frontera.
 Procedimientos
 •	Revisión y desarrollo de los procedimientos necesarios.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas y de cuarentena de bioseguridad sobre gestión de riesgo utilizando datos de transacciones extraídos del sistema SIDUNEA.
 •	Formación y desarrollo dirigidos al personal de los organismos que intervienen en la frontera para la determinación de riesgos y la elaboración de perfiles.
 Tecnología de la información y las comunicaciones
 •	Mejora necesaria de la capacidad tecnológica de los organismos que intervienen en la frontera para la aplicación de un sistema o proceso de gestión de riesgo adecuado.
 Infraestructura
 •	Suministro de equipo de inspección no intrusiva.
 •	Suministro de la tecnología y el equipo apropiados para respaldar la aplicación de un sistema de gestión de riesgo adecuado.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>Marco jurídico
 •	Elaboración o revisión de las disposiciones legislativas y las políticas pertinentes para la auditoría posterior al despacho de aduana.
 Marco normativo
 •	Elaboración de una política y un procedimiento de evaluación del cumplimiento en que se disponga la conexión con la gestión de riesgo.
 •	Elaboración de un plan o módulo de formación dirigido a funcionarios y agentes de aduanas en relación con el concepto de "cumplimiento informado" y formación de los grupos objetivo.
 •	Elaboración de una metodología o un enfoque para llevar a cabo una evaluación anual del cumplimiento a escala nacional.
 Procedimientos
 Desarrollo y perfeccionamiento de los procesos y procedimientos en que se incluyen estos aspectos de la auditoría posterior al despacho de aduana:
 •	Elaboración de una política y un procedimiento de evaluación del cumplimiento en que se disponga la conexión con la gestión de riesgo.
 •	Elaboración de un módulo de formación dirigido al personal y los agentes de aduanas en relación con el concepto de "cumplimiento informado" y formación de los grupos objetivo.
 •	Elaboración de una metodología o un enfoque para llevar a cabo una evaluación anual del cumplimiento en toda Samoa.
 •	Realización de evaluaciones anuales del cumplimiento.
 •	Formación del personal de aduanas para utilizar la auditoría posterior al despacho de aduana como herramienta para la evaluación del cumplimiento.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a funcionarios de aduanas para utilizar la auditoría posterior al despacho de aduana como herramienta para la evaluación del cumplimiento.
 •	Desarrollo de las capacidades y los conocimientos en la esfera del análisis de datos de los funcionarios de aduanas y de los organismos que intervienen en la frontera.
 •	Actividades de creación de capacidad y formación en materia de técnicas y metodologías de auditoría dirigidas a los funcionarios de aduanas encargados de la auditoría posterior al despacho de aduana.
 Tecnología de la información y las comunicaciones
 •	Mejora necesaria de la capacidad tecnológica de los organismos que intervienen en la frontera para la realización de auditorías posteriores al despacho de aduana.
 Infraestructura
 •	Suministro de la tecnología y el equipo adecuados para respaldar la realización de auditorías posteriores al despacho de aduana.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>Marco jurídico
 •	Elaboración de la legislación y las políticas pertinentes para posibilitar el establecimiento de un programa de operadores autorizados.
 Marco normativo
 •	Elaboración de una política de operadores autorizados.
 Procedimientos
 •	Elaboración de procedimientos y criterios adecuados para la evaluación de los operadores autorizados que cumplen los criterios dispuestos en el programa de operadores autorizados.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas y de cuarentena para la ejecución del programa de operadores autorizados.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>Marco normativo y jurídico
 •	Elaboración de la legislación y las políticas pertinentes.
 Procedimientos
 •	Revisión de los procedimientos operativos normalizados que estén obsoletos.
 Recursos humanos y formación
 •	Formación de los funcionarios de aduanas y de los organismos que intervienen en la frontera para el despacho de mercancías comerciales en aeropuertos.
 •	Formación de los funcionarios de aduanas para la aplicación de procedimientos operativos normalizados.
 Infraestructura
 •	Se requiere equipo adecuado, por ejemplo, aparatos de rayos X, escáneres y computadoras para los organismos que intervienen en la frontera.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>22 febrero 2019</t>
   </si>
   <si>
     <t>Legal/Policy
 •	Review and identify gaps in the existing system of coordination and policies
 •	Review/develop legal basis to enhance coordination and collaboration between border agencies
 Procedures
 •	Develop Procedures and Memorandum of Understanding (MOU) to help enhance the cooperation of border agencies
 Human Resources/Training
 •	Capacity building and training for Border agencies officials on a new coordinated approach</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Marco normativo
 •	Apoyo a las aduanas para acelerar la publicación y la activación de los nuevos proyectos de procedimientos en el marco del programa de modernización.
 Tecnología de la información y las comunicaciones
 •	Mejora de la capacidad tecnológica de los funcionarios de aduanas y de los organismos que intervienen en la frontera para velar por la plena utilización del sistema SIDUNEA Mundo.
 Infraestructura
 •	Perfeccionamiento del sistema y la infraestructura aduaneros existentes para aplicar esta disposición.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>31 diciembre 2040</t>
   </si>
   <si>
     <t>Marco jurídico
 •	Revisión o elaboración de las leyes pertinentes para facilitar la creación de una ventanilla única nacional.
 •	Examen del cumplimiento.
 •	Elaboración de memorandos de entendimiento con otros organismos a fin de mejorar la cooperación.
 Marco normativo
 •	Realización de un estudio de viabilidad para examinar la viabilidad de un sistema de ventanilla única nacional.
 •	Elaboración de una estrategia para la aplicación de la ventanilla única.
 Procedimientos
 •	Desarrollo de procedimientos y procesos adecuados para facilitar la aplicación de la ventanilla única.
 Recursos humanos y formación
 •	Creación de capacidad y formación dirigidas a los funcionarios de aduanas y los organismos que intervienen en la frontera para la aplicación del sistema de ventanilla única.
 •	Actividades de creación de capacidad dirigidas a otros organismos gubernamentales y el sector privado para la aplicación del sistema de ventanilla única.
 Tecnología de la información y las comunicaciones
 •	Examen de las políticas nacionales en la esfera de la tecnología de la información y las comunicaciones para facilitar la aplicación de la ventanilla única.
@@ -708,392 +675,392 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.2</v>
       </c>
       <c r="B6">
         <v>7.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.4</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.5</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
         <v>39</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.8</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.8</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">