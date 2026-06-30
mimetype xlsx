--- v0 (2025-12-14)
+++ v1 (2026-06-30)
@@ -12,354 +12,321 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">	Establecer procedimientos normalizados de recopilación, tratamiento y difusión de la información comercial
 	Mejorar la capacidad del personal de la administración en materia de elaboración de procedimientos
 	Organizar reuniones de coordinación entre los organismos a fin de verificar la validez/la aplicación periódica de la información publicada
 	Publicar compendios del conjunto de las decisiones o interpretaciones de índole general que puedan servir de jurisprudencia
 	Reforzar las capacidades humanas y materiales de la cámara de comercio
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t xml:space="preserve">	Crear un comité de gestión del contenido del portal de información comercial 
 	Organizar reuniones periódicas de información entre los organismos y con el sector privado para evaluar la calidad del servicio prestado y los ámbitos en que se puede mejorar
 	Organizar reuniones de coordinación entre los organismos a fin de verificar la validez/aplicación periódica de la información publicada
 	Poner al día continuamente los sitios web vinculados al portal de información comercial
 	Adquirir equipo y programas informáticos necesarios para el buen funcionamiento del portal
 	Contratar a personal auxiliar para la gestión
 	Impartir formación sobre el uso del portal de información comercial a los servicios de información
 	Impartir formación a expertos en política comercial, expertos en tecnologías de la información y el sector privado sobre el uso del portal de información comercial
 	Mejorar la capacidad del personal de la administración en materia de elaboración de procedimientos
 	Reforzar las capacidades humanas y materiales de la cámara de comercio
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">	Identificar uno o varios servicios de información regionales para responder a las solicitudes de información sobre los procedimientos comunes de la UEMOA y de la CEDEAO
 	Crear un centro sobre la facilitación del comercio para garantizar la sinergia:
 	entre los servicios de información nacionales y el organismo encargado de la notificación
 	entre los servicios de información nacionales y los regionales
 	Elaborar manuales de procedimiento para los servicios de información
 	Definir indicadores para medir la calidad de los servicios
 	Dotar de medios materiales al organismo encargado de la notificación y a los servicios de información
 	Reservar para cada servicio de información un espacio en el portal
 	Reforzar el personal del organismo encargado de la notificación y de los servicios de información
 	Impartir formación sobre las solicitudes de información y el flujo de respuestas
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>	Set up enquiry points</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">	Crear un comité consultivo encargado de examinar todas las solicitudes y formular una opinión razonada al director general de aduanas
 	Implantar un sistema electrónico para la presentación y la publicación de resoluciones anticipadas (en el marco del sistema de aduana electrónica, en el cual los operadores pueden solicitar resoluciones anticipadas) 
 	Impartir formación sobre la gestión y tramitación de las solicitudes
 	Impartir formación al sector privado sobre la utilización del sistema electrónico
 	Realizar una campaña de comunicación para informar a los beneficiarios de la existencia de ese nuevo servicio
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>22 febrero 2024</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">	Implantar un sistema de gestión de riesgos para la salud
 	Implementar el procedimiento administrativo de notificación del fin del procedimiento de controles reforzados
 	Establecer la obligación de que los controles reforzados se basen en los resultados de la gestión de riesgos
 	Dotar de medios materiales de información al organismo encargado de la notificación y a los servicios de información
 	Reforzar los organismos en materia de evaluación de riesgos
 	Recibir asistencia en materia de gestión de riesgos, apoyo para el proyecto de creación de una infraestructura de calidad para la normalización, evaluación de la conformidad y procedimientos de prueba
 	Elaborar una guía sobre la colaboración entre la Aduana, los Servicios Veterinarios, la Dirección de Protección Fitosanitaria y la División de Consumo y Seguridad de los Consumidores en las fronteras
 	Desarrollar una plataforma informática de comercio
 	Realizar un estudio de viabilidad sobre la gestión integrada de riesgos, que tenga también en cuenta la posibilidad de delegar partes de los controles, como el control documental, a otros servicios específicos y completos.
 	Sensibilizar a los organismos que intervienen en la frontera sobre los aspectos técnicos, legales y operativos de la digitalización y formarlos en la materia.
 	Poner al día a los agentes y representantes del sector privado con respecto a las herramientas electrónicas
 	Determinar la necesidad de desarrollar aplicaciones informáticas y/o un sistema informático para los organismos que intervienen en la frontera, incluidas las fronteras terrestres, para permitir que estos servicios mejoren el uso de las TIC
 	Informatizar gradualmente los procedimientos aprovechando la infraestructura y los procesos electrónicos existentes de la ventanilla única ORBUS. Esto requiere necesariamente una revisión de sus procesos digitales para adaptarlos mejor a las necesidades de los organismos y los procesos reales. Permitir la recepción de certificados de los países exportadores en forma electrónica aprovechando la infraestructura de la ventanilla única ORBUS, que permite la integración de la norma eCert o de la aplicación ePHYTO.
 	Implementar una herramienta informática de gestión integrada de riesgos para los organismos pertinentes (Aduanas, Servicios Veterinarios, Dirección de Protección Fitosanitaria, División del Consumo y Seguridad de los Consumidores)
 	Llevar a cabo auditorías de procedimientos y procesos de importación, sobre todo de la inspección de productos alimentarios utilizando herramientas o la recomendación de las organizaciones internacionales pertinentes para una actualización del marco reglamentario y de los procedimientos 
 	Establecer un marco estratégico y operativo para la colaboración entre los organismos en las fronteras
 	Informatizar las formalidades relacionadas con los procedimientos de control sanitario y fitosanitario y con el control de los alimentos
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t xml:space="preserve">	Pasar revista a los textos, leyes, reglamentos y notas de servicio relativas a los derechos y cargas y analizarlos
 	Prever un marco para el examen periódico de esos derechos y cargas con miras a reducirlos y disminuir las complejidades
 	Crear una base de datos para la administración de los derechos y cargas
 	Garantizar una formación técnica a los servicios encargados de fijar o aprobar las estructuras de los costos de utilización
 	Realizar un estudio de la situación de los derechos y cargas y formular una propuesta de revisión de la tarificación de los costos de utilización del nuevo método derivado del estudio 
 	Recibir asistencia para armonizar las prácticas
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>	Recibir asistencia para armonizar las prácticas</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t>22 febrero 2028</t>
   </si>
   <si>
     <t>31 diciembre 2035</t>
   </si>
   <si>
     <t xml:space="preserve">	Organizar un taller de sensibilización de los agentes de aduana sobre la aplicación del artículo 6.3
 	Contratar a un experto para el estudio sobre el nuevo régimen de incentivos de los agentes de aduanas 
 	Hacer viajes de estudio a dos o tres países que tengan un régimen de incentivos más neutro
 </t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">	Elaborar una guía interna para los investigadores
 	Elaborar un procedimiento interno para el intercambio de información con las unidades operacionales vigentes y la gestión de riesgos a fin de evitar la duplicación y los conflictos de competencias.
 	Elaborar un plan de formación sobre los métodos de control basados en la gestión de riesgos de los agentes de la oficina de control después del despacho de aduana
 	Reforzar la capacidad de las oficinas de control (especialización de los agentes en materia de informática, contabilidad, productos especiales, etc.)
 	Impartir formación sobre el método de auditoría para la auditoría aduanera
 	Impartir formación sobre el método de auditoría a los formadores 
 	Organizar un taller de sensibilización de los demás agentes de aduanas sobre los métodos de control
 	Llevar a cabo actividades de sensibilización sobre la cooperación con los demás organismos
 	Impartir formación específica sobre los productos especiales
 	Organizar talleres sobre creación de capacidad y elaboración de los procedimientos administrativos necesarios
 	Dotarse de materiales logísticos (laboratorios, vehículos de enlace, material informático, etc.) 
 	Contratar a expertos internacionales para realizar el estudio de las necesidades de tecnologías de la información y la comunicación (TIC) para apoyar las operaciones de control después del despacho de aduana
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">	Élaborer des procédures de l'audit et de la gestion du programme d’Opérateurs Économiques Agrées (OEA) alignées aux bonnes pratiques
 	Former des cadres en audit OEA
 	Effecteur des visites d'études auprès de services techniques des pays appliquant un programme OEA ;
 	Organiser une Campagne d'information sur les avantages et exigences du Programme pour l'ensemble des bénéficiaires potentiels du Programme OEA ;
 	Élaborer un plan de formation sur la tenue des registres et archives en direction des entreprises
 	Élaborer un Programme de formation pour les sociétés privées sur les exigences de tenue des registres et archives
 	Faire des renforcements des capacités
 	Réaliser une étude sur la faisabilité de l'harmonisation des critères de reconnaissance mutuelle avec des partenaires commerciaux les plus important
 	Réaliser une étude des besoins de changement pour l'intégration des normes SAFE dans le PPP (Administration des Douanes et sociétés privées)
 	Organiser des formations à l'étranger pour étudier les bonnes pratiques
 	Faire une étude de satisfaction du PPP auprès des sociétés privées
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">	Créer un comité inter-agences au niveau des postes de frontière
 	Recenser, analyser et approuver les procédures et formalités actuelles
 	Interconnecter les systèmes d'information
 	Former des agents à l'utilisation des nouvelles technologies
 	Organiser des ateliers de vulgarisation des textes et des procédures
 	Organiser un atelier sur la mise en place d'un guichet unique intégré
 	Faire le recrutement d'un expert international
 	Trouver des moyens pour l'acquisition de matériels
 	Chercher les moyens pour l'organisations d'ateliers
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Inspección previa a la expedición</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">	Reforzar los procedimientos internos para la valoración en aduana
 	Elaborar procedimientos normalizados para las etapas de la declaración, la solicitud de justificación y el recurso
 	Integrar los puestos aduaneros en el sistema de análisis y tratamiento electrónicos de los riesgos de los cargamentos (TAME)
 	Crear una base de datos de valores dinámicos
 	Mejorar la gestión de los litigios y el control de divisas por el Registro Nacional de Información y Documentación 
 	Reforzar las capacidades institucionales de la Administración de Aduanas
 	Reforzar la capacidad de control de los agentes de aduanas (tras el término del contrato de inspección previa a la expedición (IPE))
 	Elaborar un plan de formación sobre método y técnica de evaluación, con un programa y material necesarios
 	Encontrar fondos para las formaciones 
 	Comprar nuevos escáners
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -742,429 +709,429 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>5.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
         <v>39</v>
       </c>
-      <c r="F8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>6.3</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>56</v>
+      <c r="B11">
+        <v>7.5</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.7</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>67</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.5</v>
       </c>
-      <c r="B14" t="s">
-        <v>71</v>
+      <c r="B14">
+        <v>10.5</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>